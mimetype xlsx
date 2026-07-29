--- v0 (2026-07-09)
+++ v1 (2026-07-29)
@@ -1,132 +1,168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
+  <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
+  <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
+  <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
+  <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10703"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\SCB\REPORTS\Portfolios\2026\Jun 2026\Monthly\SIF\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/apple/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91928466-B98D-4B52-9293-5C7DC1171C00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D9C7FE6-EB43-AB4B-82FF-C5B9C0D37E65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{4D702C6C-7A9E-4823-87DF-AF24364396E3}"/>
+    <workbookView xWindow="0" yWindow="600" windowWidth="20380" windowHeight="12100" xr2:uid="{4D702C6C-7A9E-4823-87DF-AF24364396E3}"/>
   </bookViews>
   <sheets>
     <sheet name="RHSIFHY" sheetId="5" r:id="rId1"/>
     <sheet name="Notes" sheetId="7" r:id="rId2"/>
     <sheet name="Disclaimer" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
+  <metadataTypes count="1">
+    <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLRICHVALUE" count="3">
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="0"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="1"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="2"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <valueMetadata count="3">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+    <bk>
+      <rc t="1" v="1"/>
+    </bk>
+    <bk>
+      <rc t="1" v="2"/>
+    </bk>
+  </valueMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="445" uniqueCount="253">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="266">
   <si>
     <t>Portfolio Statement as of June 30, 2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Rating/Industries</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market Value
  (Rs in Lacs)</t>
   </si>
   <si>
     <t>Percentage to Net Assets</t>
   </si>
   <si>
     <t>Yield of the Instrument (%)</t>
   </si>
   <si>
-    <t>YTC @</t>
-[...7 lines deleted...]
-  <si>
     <t>Maturity Date</t>
   </si>
   <si>
     <t>Equity &amp; Equity Related Instruments</t>
   </si>
   <si>
     <t>Equity Shares</t>
   </si>
   <si>
     <t>Listed / Awaiting listing on Stock Exchanges</t>
   </si>
   <si>
     <t>Indus Towers Limited</t>
   </si>
   <si>
     <t>INE121J01017</t>
   </si>
   <si>
     <t>Telecom - Services</t>
   </si>
   <si>
     <t>Canara Bank</t>
   </si>
   <si>
     <t>INE476A01022</t>
@@ -750,54 +786,50 @@
     <t>Mindspace Business Parks REIT</t>
   </si>
   <si>
     <t>Bagmane Prime Office REIT</t>
   </si>
   <si>
     <t>INE0CCU25019</t>
   </si>
   <si>
     <t>INE2OVN25015</t>
   </si>
   <si>
     <t>InVITs</t>
   </si>
   <si>
     <t>National Highways Infra Trust</t>
   </si>
   <si>
     <t>Cube Highway Trust</t>
   </si>
   <si>
     <t>INE0H7R23014</t>
   </si>
   <si>
     <t>INE0NR623014</t>
-  </si>
-[...2 lines deleted...]
-medium to long term • Investment in fixed income as well as equity and equity related securities</t>
   </si>
   <si>
     <t>RedHex Hybrid Long-Short Fund</t>
   </si>
   <si>
     <t>RedHex Hybrid Long-Short Fund (An interval investment strategy investing in equity and debt securities, including limited short exposure in equity and debt through derivatives)</t>
   </si>
   <si>
     <t>Investment strategy Risk band</t>
   </si>
   <si>
     <t>Benchmark Risk band</t>
   </si>
   <si>
     <t>Scheme Benchmark: Nifty 50 Hybrid composite Debt 50:50 Index</t>
   </si>
   <si>
     <t xml:space="preserve">Unit holders can submit a request for a physical or electronic copy of the statement of scheme portfolio by any of the following modes: </t>
   </si>
   <si>
     <t>INE2XEV15016</t>
   </si>
   <si>
     <t>As on 19 Jun 2026*</t>
   </si>
@@ -830,103 +862,175 @@
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">call on our toll-free number(s): a. Within India: 1800 4190 200 / 1800 200 2434 / 1800-419-9800  ; b. From abroad: +91 44 39923900 or </t>
     </r>
   </si>
   <si>
     <t>HSBC Mutual Fund - SIF</t>
   </si>
   <si>
     <t>Submit a letter at any of our Investor Service Centers, details of which are available on the website viz. https://www.assetmanagement.hsbc.co.in/en/redhex-sif</t>
   </si>
+  <si>
+    <t>YTC @ CRISL</t>
+  </si>
+  <si>
+    <t>YTC @ ICRA</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">This product is suitable for investors who are seeking*:• Income and capital appreciation over
+medium to long term • Investment in fixed income as well as equity and equity related securities
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>*Investors should consult their financial advisers if in doubt about whether the product is suitable for them.</t>
+    </r>
+  </si>
+  <si>
+    <t>Disclaimer</t>
+  </si>
+  <si>
+    <t>This document is for information purposes only and does not constitute investment research, investment advice or a recommendation to</t>
+  </si>
+  <si>
+    <t>any reader of this content to buy or sell investment product. Investors should seek financial advice regarding the appropriateness of</t>
+  </si>
+  <si>
+    <t>investing in any securities or investment strategies that may have been discussed in this report and should understand that the views</t>
+  </si>
+  <si>
+    <t>regarding future prospects may or may not be realised. Past performance is not indicative of future performance.</t>
+  </si>
+  <si>
+    <t>Expressions of opinion are those of HSBC only and are subject to change without any prior intimation or notice. It does not have regard to</t>
+  </si>
+  <si>
+    <t>specific investment objectives, financial situation and the particular needs of any specific person who may receive this document. Investors</t>
+  </si>
+  <si>
+    <t>should seek financial advice regarding the appropriateness of investing in any securities or investment strategies that may have been</t>
+  </si>
+  <si>
+    <t>discussed or recommended in this report and should understand that the views regarding future prospects may or may not be realised.</t>
+  </si>
+  <si>
+    <t>Neither this document nor the units of HSBC Mutual Fund have been registered in any jurisdiction. The distribution of this document in</t>
+  </si>
+  <si>
+    <t>certain jurisdictions may be restricted or totally prohibited and accordingly, persons who come into possession of this document are</t>
+  </si>
+  <si>
+    <t>required to inform themselves about, and to observe, any such restrictions.</t>
+  </si>
+  <si>
+    <t>Mutual Fund investments are subject to market risks, read all scheme related documents carefully.</t>
+  </si>
+  <si>
+    <t>HSBC Asset Management (India) Private Limited, 9-11 Floors, NESCO IT Park, Building no. 3, Western Express Highway, Goregaon (East), Mumbai – 400 063, Email: investor.line@mutualfunds.hsbc.co.in</t>
+  </si>
+  <si>
+    <r>
+      <t>Document remediated as per WCAG 2.2 Level AA standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
-    <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="[$Rs. -400A]#,##0.000"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="9"/>
@@ -993,72 +1097,101 @@
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.34998626667073579"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="20">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -1067,83 +1200,56 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...16 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -1202,616 +1308,1853 @@
         <color rgb="FFDDDDDD"/>
       </top>
       <bottom style="thin">
         <color rgb="FFDDDDDD"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFDDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="FFDDDDDD"/>
       </right>
       <top style="thin">
         <color rgb="FFDDDDDD"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
-[...13 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="10">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="166" fontId="13" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="12" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="12" fillId="2" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="43" fontId="13" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="167" fontId="13" fillId="2" borderId="19" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="2" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="2" borderId="9" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="2" borderId="9" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="15" fillId="3" borderId="14" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="11" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="3" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="15" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="12" fillId="2" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="12" fillId="2" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="13" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="12" fillId="2" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="2" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="2" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="2" borderId="7" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="7" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="12" fillId="2" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="10" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="10" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="4" xfId="10" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="10">
+  <cellStyles count="11">
     <cellStyle name="Comma" xfId="9" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="6" xr:uid="{B083EC72-5900-4EBB-B46A-93DC871A4887}"/>
     <cellStyle name="Comma 3" xfId="7" xr:uid="{E35669E2-F229-4844-A73E-5D96136BF5AC}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{9545D71E-0987-4B00-97F1-389554566F88}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{2F7FDDDE-E038-4017-B3FA-36094CE32E8D}"/>
+    <cellStyle name="Normal 2 4" xfId="10" xr:uid="{982C5D5E-F3C6-CD44-82AA-093539B00141}"/>
     <cellStyle name="Normal 3 2" xfId="3" xr:uid="{880F16CC-FFB2-45D3-8B10-B3544DA2487F}"/>
     <cellStyle name="Normal 4" xfId="8" xr:uid="{84BD008F-8E1B-4D80-BBDD-90306049C61C}"/>
     <cellStyle name="Normal_PORTFOLIOS AS ON 30 Sep 2011" xfId="4" xr:uid="{B8C72563-0709-4892-B7A7-21BE5A11D6D5}"/>
     <cellStyle name="Percent 2" xfId="5" xr:uid="{44582952-ED34-4B80-AD05-CADE603DDD7A}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="47">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="14" formatCode="0.00%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF333333"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="0.0000"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFFFFFFF"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF333333"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="0.0000"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFFFFFFF"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF333333"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFFFFFFF"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF333333"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF333333"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF333333"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF333333"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF333333"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="14" formatCode="0.00%"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF333333"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF333333"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="4" formatCode="#,##0.00"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF333333"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF333333"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF333333"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
+<rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
+  <global>
+    <keyFlags>
+      <key name="_Self">
+        <flag name="ExcludeFromFile" value="1"/>
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_DisplayString">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Flags">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Format">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_SubLabel">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Attribution">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Icon">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Display">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_CanonicalPropertyNames">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_ClassificationId">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+    </keyFlags>
+  </global>
+</rvTypesInfo>
 </file>
 
-<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
+<file path=xl/richData/rdrichvalue.xml><?xml version="1.0" encoding="utf-8"?>
+<rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="3">
+  <rv s="0">
+    <v>0</v>
+    <v>5</v>
+    <v>Risk band indicates a risk level of 2 out of 5, where level 1 represents the lowest risk and level 5 represents the highest risk.</v>
+  </rv>
+  <rv s="0">
+    <v>1</v>
+    <v>5</v>
+    <v>As per AMFI Tier I Benchmark Index: NIFTY 50 Hybrid Composite Debt 50:50 Index: Risk band indicates a risk level of 2 out of 5, where level 1 represents the lowest risk and level 5 represents the highest risk.</v>
+  </rv>
+  <rv s="0">
+    <v>2</v>
+    <v>5</v>
+    <v>HSBC Mutual Fund Logo</v>
+  </rv>
+</rvData>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...89 lines deleted...]
-</xdr:wsDr>
+<file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
+<rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
+  <s t="_localImage">
+    <k n="_rvRel:LocalImageIdentifier" t="i"/>
+    <k n="CalcOrigin" t="i"/>
+    <k n="Text" t="s"/>
+  </s>
+</rvStructures>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...130 lines deleted...]
-</xdr:wsDr>
+<file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
+<richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <rel r:id="rId1"/>
+  <rel r:id="rId2"/>
+  <rel r:id="rId3"/>
+</richValueRels>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AE316AE4-C8AA-914D-B16C-3DF66B017DF9}" name="Table1" displayName="Table1" ref="A6:J92" totalsRowShown="0" tableBorderDxfId="46">
+  <autoFilter ref="A6:J92" xr:uid="{AE316AE4-C8AA-914D-B16C-3DF66B017DF9}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+    <filterColumn colId="9" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{E36C389D-5F0B-0B40-8F7D-3D42188358A0}" name="Name of the Instrument" dataDxfId="45"/>
+    <tableColumn id="2" xr3:uid="{1823DDEC-CB87-D746-A333-E66BC6B47C0F}" name="ISIN" dataDxfId="44"/>
+    <tableColumn id="3" xr3:uid="{817A081F-7042-2247-BA5B-58886394B33E}" name="Rating/Industries" dataDxfId="43"/>
+    <tableColumn id="4" xr3:uid="{624CE38C-D1EF-024E-AE19-A50388C338C3}" name="Quantity" dataDxfId="42"/>
+    <tableColumn id="5" xr3:uid="{257B0D64-7F0A-1146-B726-6A056A5D6B7E}" name="Market Value_x000a_ (Rs in Lacs)" dataDxfId="41"/>
+    <tableColumn id="6" xr3:uid="{936A73C0-BE1C-DA4F-B998-74CE769A0FC5}" name="Percentage to Net Assets" dataDxfId="40"/>
+    <tableColumn id="7" xr3:uid="{F27BD7E0-117E-0C40-B6C1-4817109F4434}" name="Yield of the Instrument (%)" dataDxfId="39"/>
+    <tableColumn id="8" xr3:uid="{11F10154-15CB-2643-8F03-375B6CA1A2BC}" name="YTC @ CRISL" dataDxfId="38"/>
+    <tableColumn id="9" xr3:uid="{6AE0A23E-6EE5-2F48-822F-8F57DE741728}" name="YTC @ ICRA" dataDxfId="37"/>
+    <tableColumn id="10" xr3:uid="{2FAA3E83-8170-024B-9ADE-C823086B5D61}" name="Maturity Date" dataDxfId="36"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{E8D507F2-8F90-7F40-BE42-269007D81F70}" name="Table2" displayName="Table2" ref="A101:C102" totalsRowShown="0" headerRowDxfId="29" headerRowBorderDxfId="34" tableBorderDxfId="35" totalsRowBorderDxfId="33">
+  <autoFilter ref="A101:C102" xr:uid="{E8D507F2-8F90-7F40-BE42-269007D81F70}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{0C2389CE-A957-C945-9842-AB0E10D64319}" name="RedHex Hybrid Long-Short Fund" dataDxfId="32"/>
+    <tableColumn id="2" xr3:uid="{FEE61D65-9021-5E47-A187-CB7513B035E6}" name="Investment strategy Risk band" dataDxfId="31"/>
+    <tableColumn id="3" xr3:uid="{0259F687-8A19-8844-80EC-59F6157CB0F3}" name="Benchmark Risk band" dataDxfId="30"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{7AC7BA98-9FCB-B04D-9B9A-A1E8E34F7FE0}" name="Table3" displayName="Table3" ref="A4:C10" totalsRowShown="0" tableBorderDxfId="28">
+  <autoFilter ref="A4:C10" xr:uid="{7AC7BA98-9FCB-B04D-9B9A-A1E8E34F7FE0}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{4265F472-BB38-5346-8F32-70F5517C527B}" name=" Option" dataDxfId="27" dataCellStyle="Normal 2"/>
+    <tableColumn id="2" xr3:uid="{B80BEA8E-C31C-4D41-BA13-2A5DCC9BB1B7}" name="As on 30 Jun 2026" dataDxfId="26" dataCellStyle="Normal 2"/>
+    <tableColumn id="3" xr3:uid="{482324F3-7A63-F145-BB77-605976BEE631}" name="As on 19 Jun 2026*" dataDxfId="25" dataCellStyle="Normal 2"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{D1A5C953-596A-A94E-AD7D-3C8EAAC17E46}" name="Table4" displayName="Table4" ref="A15:E66" totalsRowShown="0" headerRowDxfId="16" headerRowBorderDxfId="23" tableBorderDxfId="24" totalsRowBorderDxfId="22" headerRowCellStyle="Normal 2">
+  <autoFilter ref="A15:E66" xr:uid="{D1A5C953-596A-A94E-AD7D-3C8EAAC17E46}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{AEFE9CB9-3F6D-EA4C-A572-37AE1FBF8278}" name="Underlying " dataDxfId="21" dataCellStyle="Normal 2"/>
+    <tableColumn id="2" xr3:uid="{2632B78C-6704-6548-B073-1929F27D51B3}" name="Long / Short " dataDxfId="20" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="3" xr3:uid="{1CD0E7E5-EE9A-5748-9AB0-7AA7A38D87E1}" name="Futures Price when purchased " dataDxfId="19" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="4" xr3:uid="{B66B32C9-7095-1F4F-A98E-B17FCE24181D}" name="Current price of the contract " dataDxfId="18" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="5" xr3:uid="{33C586FB-5F70-7A4A-B0E5-9C83161B99D7}" name="Margin maintained in Rs. Lakhs " dataDxfId="17" dataCellStyle="Normal_PORTFOLIOS AS ON 30 Sep 2011"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{D6EE9B69-A241-FA40-87BA-9A1E05C821A5}" name="Table5" displayName="Table5" ref="A70:D120" totalsRowShown="0" headerRowBorderDxfId="14" tableBorderDxfId="15" totalsRowBorderDxfId="13">
+  <autoFilter ref="A70:D120" xr:uid="{D6EE9B69-A241-FA40-87BA-9A1E05C821A5}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{68D530D9-3357-384B-AD8E-425D751A6107}" name="Disclosure in Derivatives" dataDxfId="12" dataCellStyle="Normal 2"/>
+    <tableColumn id="2" xr3:uid="{0D92FA4E-6022-BF4A-BB0F-13FD5A38206D}" name="Quantity" dataDxfId="11" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="3" xr3:uid="{1B4DED23-7B0E-8142-A384-3A3F37FF873E}" name="Market Value (Rs. in Lacs)" dataDxfId="10" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="4" xr3:uid="{20819FE2-0E3F-1845-8948-43F9310F7439}" name="% To net assets" dataDxfId="9" dataCellStyle="Percent 2"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{50772D25-2F04-244A-9371-B6C485ADF863}" name="Table6" displayName="Table6" ref="A123:E124" totalsRowShown="0" headerRowDxfId="0" headerRowBorderDxfId="7" tableBorderDxfId="8" totalsRowBorderDxfId="6" headerRowCellStyle="Normal 2">
+  <autoFilter ref="A123:E124" xr:uid="{50772D25-2F04-244A-9371-B6C485ADF863}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{B82BC92C-BDE1-B147-A5C6-547DA7C5036A}" name="Total Number of contracts where futures were bought" dataDxfId="5" dataCellStyle="Comma 2"/>
+    <tableColumn id="2" xr3:uid="{964D72EE-9181-5E4D-9BE9-2DF1E46B1CE6}" name="Total Number of contracts where futures were sold" dataDxfId="4" dataCellStyle="Comma 2"/>
+    <tableColumn id="3" xr3:uid="{4D0BAD60-F887-7A47-9ECF-2384A61BD25C}" name="Gross Notional Value of contracts where futures were bought(In Lakhs)" dataDxfId="3" dataCellStyle="Comma"/>
+    <tableColumn id="4" xr3:uid="{E5829EF1-D28A-3F47-AE4A-D41A16A4875E}" name="Gross Notional Value of contracts where futures were sold(In Lakhs)" dataDxfId="2" dataCellStyle="Comma 3"/>
+    <tableColumn id="5" xr3:uid="{23C6173C-B8C4-F644-9E71-F866BD468D4C}" name="Net Profit/Loss value on all contracts combined" dataDxfId="1" dataCellStyle="Comma 3"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2066,4802 +3409,4739 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assetmanagement.hsbc.co.in/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:investor.line@mutualfunds.hsbc.co.in" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assetmanagement.hsbc.co.in/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:investor.line@mutualfunds.hsbc.co.in" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E19647D7-62DF-48FD-BBAB-C0B045011B54}">
-  <dimension ref="A1:J126"/>
+  <dimension ref="A1:J111"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="41.90625" style="10" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="8.81640625" style="10"/>
+    <col min="1" max="1" width="41.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="64.33203125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="65.1640625" style="3" customWidth="1"/>
+    <col min="4" max="5" width="19.6640625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="22.1640625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="22.6640625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="13.83203125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="12.83203125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="13.33203125" style="3" customWidth="1"/>
+    <col min="11" max="16384" width="8.83203125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="A2" s="86" t="s">
+    <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="54" t="s">
+        <v>246</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+    </row>
+    <row r="2" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+    </row>
+    <row r="3" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="54" t="s">
+        <v>232</v>
+      </c>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+    </row>
+    <row r="4" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="55"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="56"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+    </row>
+    <row r="6" spans="1:10" ht="26" x14ac:dyDescent="0.15">
+      <c r="A6" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="62" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="62" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="62" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="63" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="63" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" s="64" t="s">
+        <v>248</v>
+      </c>
+      <c r="I6" s="64" t="s">
+        <v>249</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A7" s="60" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="12"/>
+    </row>
+    <row r="8" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="12"/>
+    </row>
+    <row r="9" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="12"/>
+    </row>
+    <row r="10" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="14">
+        <v>719100</v>
+      </c>
+      <c r="E10" s="14">
+        <v>2816.71</v>
+      </c>
+      <c r="F10" s="6">
+        <v>4.8500000000000001E-2</v>
+      </c>
+      <c r="G10" s="4"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="12"/>
+    </row>
+    <row r="11" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="14">
+        <v>1674000</v>
+      </c>
+      <c r="E11" s="14">
+        <v>2101.1999999999998</v>
+      </c>
+      <c r="F11" s="6">
+        <v>3.6200000000000003E-2</v>
+      </c>
+      <c r="G11" s="4"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="12"/>
+    </row>
+    <row r="12" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="14">
+        <v>100100</v>
+      </c>
+      <c r="E12" s="14">
+        <v>1868.47</v>
+      </c>
+      <c r="F12" s="6">
+        <v>3.2199999999999999E-2</v>
+      </c>
+      <c r="G12" s="4"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="12"/>
+    </row>
+    <row r="13" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" s="14">
+        <v>39725</v>
+      </c>
+      <c r="E13" s="14">
+        <v>1374.72</v>
+      </c>
+      <c r="F13" s="6">
+        <v>2.3699999999999999E-2</v>
+      </c>
+      <c r="G13" s="4"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="12"/>
+    </row>
+    <row r="14" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="14">
+        <v>756900</v>
+      </c>
+      <c r="E14" s="14">
+        <v>947.11</v>
+      </c>
+      <c r="F14" s="6">
+        <v>1.6299999999999999E-2</v>
+      </c>
+      <c r="G14" s="4"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="12"/>
+    </row>
+    <row r="15" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="14">
+        <v>145775</v>
+      </c>
+      <c r="E15" s="14">
+        <v>777.2</v>
+      </c>
+      <c r="F15" s="6">
+        <v>1.34E-2</v>
+      </c>
+      <c r="G15" s="4"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="12"/>
+    </row>
+    <row r="16" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="14">
+        <v>188325</v>
+      </c>
+      <c r="E16" s="14">
+        <v>742.85</v>
+      </c>
+      <c r="F16" s="6">
+        <v>1.2800000000000001E-2</v>
+      </c>
+      <c r="G16" s="4"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="12"/>
+    </row>
+    <row r="17" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="14">
+        <v>113475</v>
+      </c>
+      <c r="E17" s="14">
+        <v>575.94000000000005</v>
+      </c>
+      <c r="F17" s="6">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="G17" s="4"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="10"/>
+      <c r="J17" s="12"/>
+    </row>
+    <row r="18" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="14">
+        <v>18400</v>
+      </c>
+      <c r="E18" s="14">
+        <v>564.66</v>
+      </c>
+      <c r="F18" s="6">
+        <v>9.7000000000000003E-3</v>
+      </c>
+      <c r="G18" s="4"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="12"/>
+    </row>
+    <row r="19" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="14">
+        <v>184900</v>
+      </c>
+      <c r="E19" s="14">
+        <v>508.01</v>
+      </c>
+      <c r="F19" s="6">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="G19" s="4"/>
+      <c r="H19" s="12"/>
+      <c r="I19" s="10"/>
+      <c r="J19" s="12"/>
+    </row>
+    <row r="20" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" s="14">
+        <v>110000</v>
+      </c>
+      <c r="E20" s="14">
+        <v>464.42</v>
+      </c>
+      <c r="F20" s="6">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="G20" s="4"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="12"/>
+    </row>
+    <row r="21" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="14">
+        <v>36250</v>
+      </c>
+      <c r="E21" s="14">
+        <v>413.79</v>
+      </c>
+      <c r="F21" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="G21" s="4"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="12"/>
+    </row>
+    <row r="22" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="14">
+        <v>201600</v>
+      </c>
+      <c r="E22" s="14">
+        <v>411.63</v>
+      </c>
+      <c r="F22" s="6">
+        <v>7.1000000000000004E-3</v>
+      </c>
+      <c r="G22" s="4"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="12"/>
+    </row>
+    <row r="23" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="14">
+        <v>286000</v>
+      </c>
+      <c r="E23" s="14">
+        <v>401.54</v>
+      </c>
+      <c r="F23" s="6">
+        <v>6.8999999999999999E-3</v>
+      </c>
+      <c r="G23" s="4"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="12"/>
+    </row>
+    <row r="24" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="14">
+        <v>117000</v>
+      </c>
+      <c r="E24" s="14">
+        <v>379.31</v>
+      </c>
+      <c r="F24" s="6">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="G24" s="4"/>
+      <c r="H24" s="12"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="12"/>
+    </row>
+    <row r="25" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" s="14">
+        <v>21000</v>
+      </c>
+      <c r="E25" s="14">
+        <v>373.84</v>
+      </c>
+      <c r="F25" s="6">
+        <v>6.4000000000000003E-3</v>
+      </c>
+      <c r="G25" s="4"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="12"/>
+    </row>
+    <row r="26" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="14">
+        <v>195250</v>
+      </c>
+      <c r="E26" s="14">
+        <v>367.19</v>
+      </c>
+      <c r="F26" s="6">
+        <v>6.3E-3</v>
+      </c>
+      <c r="G26" s="4"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="12"/>
+    </row>
+    <row r="27" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="14">
+        <v>93150</v>
+      </c>
+      <c r="E27" s="14">
+        <v>360.21</v>
+      </c>
+      <c r="F27" s="6">
+        <v>6.1999999999999998E-3</v>
+      </c>
+      <c r="G27" s="4"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="12"/>
+    </row>
+    <row r="28" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="14">
+        <v>33000</v>
+      </c>
+      <c r="E28" s="14">
+        <v>338.88</v>
+      </c>
+      <c r="F28" s="6">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="G28" s="4"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="10"/>
+      <c r="J28" s="12"/>
+    </row>
+    <row r="29" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="14">
+        <v>30000</v>
+      </c>
+      <c r="E29" s="14">
+        <v>301.43</v>
+      </c>
+      <c r="F29" s="6">
+        <v>5.1999999999999998E-3</v>
+      </c>
+      <c r="G29" s="4"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="10"/>
+      <c r="J29" s="12"/>
+    </row>
+    <row r="30" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="14">
+        <v>2500</v>
+      </c>
+      <c r="E30" s="14">
+        <v>176.84</v>
+      </c>
+      <c r="F30" s="6">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="G30" s="4"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="10"/>
+      <c r="J30" s="12"/>
+    </row>
+    <row r="31" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" s="14">
+        <v>6600</v>
+      </c>
+      <c r="E31" s="14">
+        <v>175.11</v>
+      </c>
+      <c r="F31" s="6">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="G31" s="4"/>
+      <c r="H31" s="12"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="12"/>
+    </row>
+    <row r="32" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D32" s="14">
+        <v>38400</v>
+      </c>
+      <c r="E32" s="14">
+        <v>161.99</v>
+      </c>
+      <c r="F32" s="6">
+        <v>2.8E-3</v>
+      </c>
+      <c r="G32" s="4"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="12"/>
+    </row>
+    <row r="33" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D33" s="14">
+        <v>9350</v>
+      </c>
+      <c r="E33" s="14">
+        <v>147.61000000000001</v>
+      </c>
+      <c r="F33" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="G33" s="4"/>
+      <c r="H33" s="12"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="12"/>
+    </row>
+    <row r="34" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="14">
+        <v>14025</v>
+      </c>
+      <c r="E34" s="14">
+        <v>146.16</v>
+      </c>
+      <c r="F34" s="6">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="G34" s="4"/>
+      <c r="H34" s="12"/>
+      <c r="I34" s="10"/>
+      <c r="J34" s="12"/>
+    </row>
+    <row r="35" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D35" s="14">
+        <v>6650</v>
+      </c>
+      <c r="E35" s="14">
+        <v>120.38</v>
+      </c>
+      <c r="F35" s="6">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="G35" s="4"/>
+      <c r="H35" s="12"/>
+      <c r="I35" s="10"/>
+      <c r="J35" s="12"/>
+    </row>
+    <row r="36" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D36" s="14">
+        <v>9450</v>
+      </c>
+      <c r="E36" s="14">
+        <v>115.89</v>
+      </c>
+      <c r="F36" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="G36" s="4"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="10"/>
+      <c r="J36" s="12"/>
+    </row>
+    <row r="37" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D37" s="14">
+        <v>50000</v>
+      </c>
+      <c r="E37" s="14">
+        <v>78.849999999999994</v>
+      </c>
+      <c r="F37" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="G37" s="4"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="10"/>
+      <c r="J37" s="12"/>
+    </row>
+    <row r="38" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D38" s="14">
+        <v>11000</v>
+      </c>
+      <c r="E38" s="14">
+        <v>78.53</v>
+      </c>
+      <c r="F38" s="6">
+        <v>1.4E-3</v>
+      </c>
+      <c r="G38" s="4"/>
+      <c r="H38" s="12"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="12"/>
+    </row>
+    <row r="39" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D39" s="14">
+        <v>18000</v>
+      </c>
+      <c r="E39" s="14">
+        <v>69.77</v>
+      </c>
+      <c r="F39" s="6">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="G39" s="4"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="12"/>
+    </row>
+    <row r="40" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D40" s="14">
+        <v>21875</v>
+      </c>
+      <c r="E40" s="14">
+        <v>68</v>
+      </c>
+      <c r="F40" s="6">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="G40" s="4"/>
+      <c r="H40" s="12"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="12"/>
+    </row>
+    <row r="41" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D41" s="14">
+        <v>450</v>
+      </c>
+      <c r="E41" s="14">
+        <v>63.52</v>
+      </c>
+      <c r="F41" s="6">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="G41" s="4"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="12"/>
+    </row>
+    <row r="42" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D42" s="14">
+        <v>48500</v>
+      </c>
+      <c r="E42" s="14">
+        <v>57.21</v>
+      </c>
+      <c r="F42" s="6">
+        <v>1E-3</v>
+      </c>
+      <c r="G42" s="4"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="12"/>
+    </row>
+    <row r="43" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="D43" s="14">
+        <v>15000</v>
+      </c>
+      <c r="E43" s="14">
+        <v>53.5</v>
+      </c>
+      <c r="F43" s="6">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="G43" s="4"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="12"/>
+    </row>
+    <row r="44" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D44" s="14">
+        <v>285900</v>
+      </c>
+      <c r="E44" s="14">
+        <v>41.34</v>
+      </c>
+      <c r="F44" s="6">
+        <v>6.9999999999999999E-4</v>
+      </c>
+      <c r="G44" s="4"/>
+      <c r="H44" s="12"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="12"/>
+    </row>
+    <row r="45" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D45" s="14">
+        <v>3500</v>
+      </c>
+      <c r="E45" s="14">
+        <v>35.35</v>
+      </c>
+      <c r="F45" s="6">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="G45" s="4"/>
+      <c r="H45" s="12"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="12"/>
+    </row>
+    <row r="46" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D46" s="14">
+        <v>2750</v>
+      </c>
+      <c r="E46" s="14">
+        <v>29.91</v>
+      </c>
+      <c r="F46" s="6">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="G46" s="4"/>
+      <c r="H46" s="12"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="12"/>
+    </row>
+    <row r="47" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="D47" s="14">
+        <v>2400</v>
+      </c>
+      <c r="E47" s="14">
+        <v>20.07</v>
+      </c>
+      <c r="F47" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="G47" s="4"/>
+      <c r="H47" s="12"/>
+      <c r="I47" s="10"/>
+      <c r="J47" s="12"/>
+    </row>
+    <row r="48" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="D48" s="14">
+        <v>4050</v>
+      </c>
+      <c r="E48" s="14">
+        <v>17.78</v>
+      </c>
+      <c r="F48" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="G48" s="4"/>
+      <c r="H48" s="12"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="12"/>
+    </row>
+    <row r="49" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" s="14">
+        <v>5000</v>
+      </c>
+      <c r="E49" s="14">
+        <v>16.5</v>
+      </c>
+      <c r="F49" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="G49" s="4"/>
+      <c r="H49" s="12"/>
+      <c r="I49" s="10"/>
+      <c r="J49" s="12"/>
+    </row>
+    <row r="50" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D50" s="14">
+        <v>5750</v>
+      </c>
+      <c r="E50" s="14">
+        <v>16.14</v>
+      </c>
+      <c r="F50" s="6">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="G50" s="4"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="10"/>
+      <c r="J50" s="12"/>
+    </row>
+    <row r="51" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="D51" s="14">
+        <v>125</v>
+      </c>
+      <c r="E51" s="14">
+        <v>10.85</v>
+      </c>
+      <c r="F51" s="6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="G51" s="4"/>
+      <c r="H51" s="12"/>
+      <c r="I51" s="10"/>
+      <c r="J51" s="12"/>
+    </row>
+    <row r="52" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="D52" s="14">
+        <v>675</v>
+      </c>
+      <c r="E52" s="14">
+        <v>10.07</v>
+      </c>
+      <c r="F52" s="6">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="G52" s="4"/>
+      <c r="H52" s="12"/>
+      <c r="I52" s="10"/>
+      <c r="J52" s="12"/>
+    </row>
+    <row r="53" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" s="14">
+        <v>625</v>
+      </c>
+      <c r="E53" s="14">
+        <v>8.41</v>
+      </c>
+      <c r="F53" s="6">
+        <v>1E-4</v>
+      </c>
+      <c r="G53" s="4"/>
+      <c r="H53" s="12"/>
+      <c r="I53" s="10"/>
+      <c r="J53" s="12"/>
+    </row>
+    <row r="54" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="D54" s="14">
+        <v>3550</v>
+      </c>
+      <c r="E54" s="14">
+        <v>7.94</v>
+      </c>
+      <c r="F54" s="6">
+        <v>1E-4</v>
+      </c>
+      <c r="G54" s="4"/>
+      <c r="H54" s="12"/>
+      <c r="I54" s="10"/>
+      <c r="J54" s="12"/>
+    </row>
+    <row r="55" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="D55" s="14">
+        <v>375</v>
+      </c>
+      <c r="E55" s="14">
+        <v>6.62</v>
+      </c>
+      <c r="F55" s="6">
+        <v>1E-4</v>
+      </c>
+      <c r="G55" s="4"/>
+      <c r="H55" s="12"/>
+      <c r="I55" s="10"/>
+      <c r="J55" s="12"/>
+    </row>
+    <row r="56" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D56" s="14">
+        <v>1875</v>
+      </c>
+      <c r="E56" s="14">
+        <v>6.37</v>
+      </c>
+      <c r="F56" s="6">
+        <v>1E-4</v>
+      </c>
+      <c r="G56" s="4"/>
+      <c r="H56" s="12"/>
+      <c r="I56" s="10"/>
+      <c r="J56" s="12"/>
+    </row>
+    <row r="57" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D57" s="14">
+        <v>200</v>
+      </c>
+      <c r="E57" s="14">
+        <v>6.06</v>
+      </c>
+      <c r="F57" s="6">
+        <v>1E-4</v>
+      </c>
+      <c r="G57" s="4"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="10"/>
+      <c r="J57" s="12"/>
+    </row>
+    <row r="58" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D58" s="14">
+        <v>2350</v>
+      </c>
+      <c r="E58" s="14">
+        <v>5.56</v>
+      </c>
+      <c r="F58" s="6">
+        <v>1E-4</v>
+      </c>
+      <c r="G58" s="4"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="10"/>
+      <c r="J58" s="12"/>
+    </row>
+    <row r="59" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="D59" s="14">
+        <v>1725</v>
+      </c>
+      <c r="E59" s="14">
+        <v>4.95</v>
+      </c>
+      <c r="F59" s="6">
+        <v>1E-4</v>
+      </c>
+      <c r="G59" s="4"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="10"/>
+      <c r="J59" s="12"/>
+    </row>
+    <row r="60" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="15"/>
+      <c r="E60" s="15">
+        <v>17846.39</v>
+      </c>
+      <c r="F60" s="7">
+        <v>0.30709999999999998</v>
+      </c>
+      <c r="G60" s="5"/>
+      <c r="H60" s="13"/>
+      <c r="I60" s="11"/>
+      <c r="J60" s="13"/>
+    </row>
+    <row r="61" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="60" t="s">
+        <v>140</v>
+      </c>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="D61" s="14"/>
+      <c r="E61" s="14"/>
+      <c r="F61" s="6"/>
+      <c r="G61" s="4"/>
+      <c r="H61" s="12"/>
+      <c r="I61" s="10"/>
+      <c r="J61" s="12"/>
+    </row>
+    <row r="62" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="60" t="s">
+        <v>141</v>
+      </c>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
+      <c r="D62" s="14"/>
+      <c r="E62" s="14"/>
+      <c r="F62" s="6"/>
+      <c r="G62" s="4"/>
+      <c r="H62" s="12"/>
+      <c r="I62" s="10"/>
+      <c r="J62" s="12"/>
+    </row>
+    <row r="63" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="D63" s="14"/>
+      <c r="E63" s="14"/>
+      <c r="F63" s="6"/>
+      <c r="G63" s="4"/>
+      <c r="H63" s="12"/>
+      <c r="I63" s="10"/>
+      <c r="J63" s="12"/>
+    </row>
+    <row r="64" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="D64" s="14">
+        <v>4000000</v>
+      </c>
+      <c r="E64" s="14">
+        <v>4001.3</v>
+      </c>
+      <c r="F64" s="6">
+        <v>6.8900000000000003E-2</v>
+      </c>
+      <c r="G64" s="4">
+        <v>11.05</v>
+      </c>
+      <c r="H64" s="12"/>
+      <c r="I64" s="10"/>
+      <c r="J64" s="61">
+        <v>46745</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="D65" s="14">
+        <v>3500000</v>
+      </c>
+      <c r="E65" s="14">
+        <v>3517.3</v>
+      </c>
+      <c r="F65" s="6">
+        <v>6.0499999999999998E-2</v>
+      </c>
+      <c r="G65" s="4">
+        <v>7.47</v>
+      </c>
+      <c r="H65" s="12"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="61">
+        <v>47445</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D66" s="14">
+        <v>3500000</v>
+      </c>
+      <c r="E66" s="14">
+        <v>3488.88</v>
+      </c>
+      <c r="F66" s="6">
+        <v>0.06</v>
+      </c>
+      <c r="G66" s="4">
+        <v>10.14</v>
+      </c>
+      <c r="H66" s="12"/>
+      <c r="I66" s="10"/>
+      <c r="J66" s="61">
+        <v>46928</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="D67" s="14">
+        <v>2500000</v>
+      </c>
+      <c r="E67" s="14">
+        <v>2656.01</v>
+      </c>
+      <c r="F67" s="6">
+        <v>4.5699999999999998E-2</v>
+      </c>
+      <c r="G67" s="4">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="H67" s="12"/>
+      <c r="I67" s="10"/>
+      <c r="J67" s="61">
+        <v>46431</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="D68" s="14">
+        <v>2500000</v>
+      </c>
+      <c r="E68" s="14">
+        <v>2562.29</v>
+      </c>
+      <c r="F68" s="6">
+        <v>4.41E-2</v>
+      </c>
+      <c r="G68" s="4">
+        <v>7.19</v>
+      </c>
+      <c r="H68" s="12"/>
+      <c r="I68" s="10"/>
+      <c r="J68" s="61">
+        <v>47238</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="D69" s="14">
+        <v>2500000</v>
+      </c>
+      <c r="E69" s="14">
+        <v>2475.65</v>
+      </c>
+      <c r="F69" s="6">
+        <v>4.2599999999999999E-2</v>
+      </c>
+      <c r="G69" s="4">
+        <v>11.46</v>
+      </c>
+      <c r="H69" s="12"/>
+      <c r="I69" s="10"/>
+      <c r="J69" s="61">
+        <v>46750</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B70" s="5"/>
+      <c r="C70" s="5"/>
+      <c r="D70" s="15"/>
+      <c r="E70" s="15">
+        <v>18701.43</v>
+      </c>
+      <c r="F70" s="7">
+        <v>0.32179999999999997</v>
+      </c>
+      <c r="G70" s="5"/>
+      <c r="H70" s="13"/>
+      <c r="I70" s="11"/>
+      <c r="J70" s="13"/>
+    </row>
+    <row r="71" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="60" t="s">
+        <v>159</v>
+      </c>
+      <c r="B71" s="4"/>
+      <c r="C71" s="4"/>
+      <c r="D71" s="14"/>
+      <c r="E71" s="14"/>
+      <c r="F71" s="6"/>
+      <c r="G71" s="4"/>
+      <c r="H71" s="12"/>
+      <c r="I71" s="10"/>
+      <c r="J71" s="12"/>
+    </row>
+    <row r="72" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="D72" s="14"/>
+      <c r="E72" s="14"/>
+      <c r="F72" s="6"/>
+      <c r="G72" s="4"/>
+      <c r="H72" s="12"/>
+      <c r="I72" s="10"/>
+      <c r="J72" s="12"/>
+    </row>
+    <row r="73" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="D73" s="14">
+        <v>4000000</v>
+      </c>
+      <c r="E73" s="14">
+        <v>4004.65</v>
+      </c>
+      <c r="F73" s="6">
+        <v>6.8900000000000003E-2</v>
+      </c>
+      <c r="G73" s="4">
+        <v>10.7</v>
+      </c>
+      <c r="H73" s="12"/>
+      <c r="I73" s="10"/>
+      <c r="J73" s="61">
+        <v>46899</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B74" s="5"/>
+      <c r="C74" s="5"/>
+      <c r="D74" s="15"/>
+      <c r="E74" s="15">
+        <v>4004.65</v>
+      </c>
+      <c r="F74" s="7">
+        <v>6.8900000000000003E-2</v>
+      </c>
+      <c r="G74" s="5"/>
+      <c r="H74" s="13"/>
+      <c r="I74" s="11"/>
+      <c r="J74" s="13"/>
+    </row>
+    <row r="75" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="60" t="s">
+        <v>162</v>
+      </c>
+      <c r="B75" s="4"/>
+      <c r="C75" s="4"/>
+      <c r="D75" s="14"/>
+      <c r="E75" s="14"/>
+      <c r="F75" s="6"/>
+      <c r="G75" s="4"/>
+      <c r="H75" s="12"/>
+      <c r="I75" s="10"/>
+      <c r="J75" s="12"/>
+    </row>
+    <row r="76" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A76" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="D76" s="14">
+        <v>1000000</v>
+      </c>
+      <c r="E76" s="14">
+        <v>1033.5899999999999</v>
+      </c>
+      <c r="F76" s="6">
+        <v>1.78E-2</v>
+      </c>
+      <c r="G76" s="4">
+        <v>5.99</v>
+      </c>
+      <c r="H76" s="12"/>
+      <c r="I76" s="10"/>
+      <c r="J76" s="61">
+        <v>46853</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B77" s="5"/>
+      <c r="C77" s="5"/>
+      <c r="D77" s="15"/>
+      <c r="E77" s="15">
+        <v>1033.5899999999999</v>
+      </c>
+      <c r="F77" s="7">
+        <v>1.78E-2</v>
+      </c>
+      <c r="G77" s="5"/>
+      <c r="H77" s="13"/>
+      <c r="I77" s="11"/>
+      <c r="J77" s="13"/>
+    </row>
+    <row r="78" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="60" t="s">
+        <v>166</v>
+      </c>
+      <c r="B78" s="4"/>
+      <c r="C78" s="4"/>
+      <c r="D78" s="14"/>
+      <c r="E78" s="14"/>
+      <c r="F78" s="6"/>
+      <c r="G78" s="4"/>
+      <c r="H78" s="12"/>
+      <c r="I78" s="10"/>
+      <c r="J78" s="12"/>
+    </row>
+    <row r="79" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="60" t="s">
+        <v>167</v>
+      </c>
+      <c r="B79" s="4"/>
+      <c r="C79" s="4"/>
+      <c r="D79" s="14"/>
+      <c r="E79" s="14"/>
+      <c r="F79" s="6"/>
+      <c r="G79" s="4"/>
+      <c r="H79" s="12"/>
+      <c r="I79" s="10"/>
+      <c r="J79" s="12"/>
+    </row>
+    <row r="80" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="D80" s="14">
+        <v>13591856.77</v>
+      </c>
+      <c r="E80" s="14">
+        <v>4012.09</v>
+      </c>
+      <c r="F80" s="6">
+        <v>6.9000000000000006E-2</v>
+      </c>
+      <c r="G80" s="4"/>
+      <c r="H80" s="12"/>
+      <c r="I80" s="10"/>
+      <c r="J80" s="12"/>
+    </row>
+    <row r="81" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A81" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B81" s="5"/>
+      <c r="C81" s="5"/>
+      <c r="D81" s="15"/>
+      <c r="E81" s="15">
+        <v>4012.09</v>
+      </c>
+      <c r="F81" s="7">
+        <v>6.9000000000000006E-2</v>
+      </c>
+      <c r="G81" s="5"/>
+      <c r="H81" s="13"/>
+      <c r="I81" s="11"/>
+      <c r="J81" s="13"/>
+    </row>
+    <row r="82" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A82" s="60" t="s">
+        <v>221</v>
+      </c>
+      <c r="B82" s="5"/>
+      <c r="C82" s="5"/>
+      <c r="D82" s="15"/>
+      <c r="E82" s="15"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="5"/>
+      <c r="H82" s="13"/>
+      <c r="I82" s="11"/>
+      <c r="J82" s="13"/>
+    </row>
+    <row r="83" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="D83" s="14">
+        <v>1956310</v>
+      </c>
+      <c r="E83" s="14">
+        <v>2030.45</v>
+      </c>
+      <c r="F83" s="6">
+        <v>3.49E-2</v>
+      </c>
+      <c r="G83" s="5"/>
+      <c r="H83" s="13"/>
+      <c r="I83" s="11"/>
+      <c r="J83" s="13"/>
+    </row>
+    <row r="84" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="D84" s="14">
+        <v>265222</v>
+      </c>
+      <c r="E84" s="14">
+        <v>1255.53</v>
+      </c>
+      <c r="F84" s="6">
+        <v>2.1600000000000001E-2</v>
+      </c>
+      <c r="G84" s="5"/>
+      <c r="H84" s="13"/>
+      <c r="I84" s="11"/>
+      <c r="J84" s="13"/>
+    </row>
+    <row r="85" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B85" s="5"/>
+      <c r="C85" s="5"/>
+      <c r="D85" s="15"/>
+      <c r="E85" s="15">
+        <v>3285.98</v>
+      </c>
+      <c r="F85" s="7">
+        <v>5.6500000000000002E-2</v>
+      </c>
+      <c r="G85" s="5"/>
+      <c r="H85" s="13"/>
+      <c r="I85" s="11"/>
+      <c r="J85" s="13"/>
+    </row>
+    <row r="86" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="60" t="s">
+        <v>226</v>
+      </c>
+      <c r="B86" s="4"/>
+      <c r="C86" s="4"/>
+      <c r="D86" s="14"/>
+      <c r="E86" s="14"/>
+      <c r="F86" s="6"/>
+      <c r="G86" s="5"/>
+      <c r="H86" s="13"/>
+      <c r="I86" s="11"/>
+      <c r="J86" s="13"/>
+    </row>
+    <row r="87" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="D87" s="14">
+        <v>1500000</v>
+      </c>
+      <c r="E87" s="14">
+        <v>2519.25</v>
+      </c>
+      <c r="F87" s="6">
+        <v>4.3400000000000001E-2</v>
+      </c>
+      <c r="G87" s="5"/>
+      <c r="H87" s="13"/>
+      <c r="I87" s="11"/>
+      <c r="J87" s="13"/>
+    </row>
+    <row r="88" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A88" s="10" t="s">
+        <v>228</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="D88" s="14">
+        <v>1425000</v>
+      </c>
+      <c r="E88" s="14">
+        <v>2208.75</v>
+      </c>
+      <c r="F88" s="6">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="G88" s="5"/>
+      <c r="H88" s="13"/>
+      <c r="I88" s="11"/>
+      <c r="J88" s="13"/>
+    </row>
+    <row r="89" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B89" s="5"/>
+      <c r="C89" s="5"/>
+      <c r="D89" s="15"/>
+      <c r="E89" s="15">
+        <v>4728</v>
+      </c>
+      <c r="F89" s="7">
+        <v>8.14E-2</v>
+      </c>
+      <c r="G89" s="5"/>
+      <c r="H89" s="13"/>
+      <c r="I89" s="11"/>
+      <c r="J89" s="13"/>
+    </row>
+    <row r="90" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A90" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="B90" s="5"/>
+      <c r="C90" s="5"/>
+      <c r="D90" s="15"/>
+      <c r="E90" s="15">
+        <v>8844.91</v>
+      </c>
+      <c r="F90" s="7">
+        <v>0.1522</v>
+      </c>
+      <c r="G90" s="5">
+        <v>5.35</v>
+      </c>
+      <c r="H90" s="13"/>
+      <c r="I90" s="11"/>
+      <c r="J90" s="61">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A91" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="B91" s="4"/>
+      <c r="C91" s="4"/>
+      <c r="D91" s="14"/>
+      <c r="E91" s="14">
+        <v>-4344.26</v>
+      </c>
+      <c r="F91" s="6">
+        <v>-7.4700000000000003E-2</v>
+      </c>
+      <c r="G91" s="4">
+        <v>5.35</v>
+      </c>
+      <c r="H91" s="12"/>
+      <c r="I91" s="10"/>
+      <c r="J91" s="12"/>
+    </row>
+    <row r="92" spans="1:10" ht="18.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A92" s="65" t="s">
+        <v>173</v>
+      </c>
+      <c r="B92" s="66"/>
+      <c r="C92" s="66"/>
+      <c r="D92" s="67"/>
+      <c r="E92" s="67">
+        <v>58112.78</v>
+      </c>
+      <c r="F92" s="68">
+        <v>1</v>
+      </c>
+      <c r="G92" s="66"/>
+      <c r="H92" s="69"/>
+      <c r="I92" s="65"/>
+      <c r="J92" s="69"/>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A93" s="3" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A94" s="3" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="A95" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F95" s="48"/>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.15">
+      <c r="F96" s="48"/>
+    </row>
+    <row r="101" spans="1:8" ht="55" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A101" s="53" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" s="77" t="s">
+        <v>233</v>
+      </c>
+      <c r="C101" s="52" t="s">
+        <v>234</v>
+      </c>
+      <c r="D101" s="70"/>
+      <c r="E101" s="70"/>
+      <c r="F101" s="70"/>
+      <c r="G101" s="70"/>
+    </row>
+    <row r="102" spans="1:8" ht="171" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="74" t="s">
+        <v>250</v>
+      </c>
+      <c r="B102" s="73" t="e" vm="1">
+        <v>#VALUE!</v>
+      </c>
+      <c r="C102" s="1" t="e" vm="2">
+        <v>#VALUE!</v>
+      </c>
+      <c r="D102" s="70"/>
+      <c r="E102" s="70"/>
+      <c r="F102" s="70"/>
+      <c r="G102" s="70"/>
+    </row>
+    <row r="103" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A103" s="59" t="s">
+        <v>243</v>
+      </c>
+      <c r="B103" s="59"/>
+      <c r="C103" s="71" t="s">
+        <v>235</v>
+      </c>
+      <c r="D103" s="72"/>
+      <c r="E103" s="72"/>
+      <c r="F103" s="72"/>
+      <c r="G103" s="72"/>
+    </row>
+    <row r="104" spans="1:8" ht="64" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A104" s="78" t="s">
+        <v>242</v>
+      </c>
+      <c r="B104" s="78"/>
+      <c r="C104" s="78"/>
+      <c r="D104" s="75"/>
+      <c r="E104" s="75"/>
+      <c r="F104" s="75"/>
+      <c r="G104" s="75"/>
+      <c r="H104" s="76"/>
+    </row>
+    <row r="105" spans="1:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="A105" s="49" t="s">
         <v>236</v>
       </c>
-      <c r="B2" s="87"/>
-[...2158 lines deleted...]
-      <c r="A115" s="110" t="s">
+    </row>
+    <row r="106" spans="1:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="A106" s="49"/>
+    </row>
+    <row r="107" spans="1:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="A107" s="49" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="63.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A108" s="58" t="s">
+        <v>244</v>
+      </c>
+      <c r="B108" s="58"/>
+      <c r="C108" s="58"/>
+      <c r="D108" s="58"/>
+    </row>
+    <row r="109" spans="1:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="A109" s="49" t="s">
         <v>247</v>
       </c>
-      <c r="B115" s="110"/>
-[...56 lines deleted...]
-        <v>252</v>
+    </row>
+    <row r="111" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+      <c r="A111" s="112" t="s">
+        <v>265</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...16 lines deleted...]
-    <mergeCell ref="E6:E7"/>
+  <mergeCells count="8">
+    <mergeCell ref="A108:D108"/>
+    <mergeCell ref="A103:B103"/>
+    <mergeCell ref="A104:C104"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="A5:J5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A125" r:id="rId1" display="mailto:investor.line@mutualfunds.hsbc.co.in" xr:uid="{05B6B21D-CAC5-4DC4-8B32-F1F73E85F955}"/>
-    <hyperlink ref="A126" r:id="rId2" display="https://www.assetmanagement.hsbc.co.in/" xr:uid="{1208A8C6-4359-4913-9983-79ED894A9479}"/>
+    <hyperlink ref="A108" r:id="rId1" display="mailto:investor.line@mutualfunds.hsbc.co.in" xr:uid="{05B6B21D-CAC5-4DC4-8B32-F1F73E85F955}"/>
+    <hyperlink ref="A109" r:id="rId2" display="https://www.assetmanagement.hsbc.co.in/" xr:uid="{1208A8C6-4359-4913-9983-79ED894A9479}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId3"/>
+  <pageSetup paperSize="5" scale="75" orientation="landscape" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 PUBLIC</oddFooter>
   </headerFooter>
-  <drawing r:id="rId4"/>
+  <tableParts count="2">
+    <tablePart r:id="rId4"/>
+    <tablePart r:id="rId5"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0B61FED-25DB-4706-BC25-742DF1C1F6D0}">
-  <dimension ref="A1:H138"/>
+  <dimension ref="A1:H140"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="36.1796875" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="15.453125" customWidth="1"/>
+    <col min="1" max="1" width="27.83203125" customWidth="1"/>
+    <col min="2" max="2" width="21.5" customWidth="1"/>
+    <col min="3" max="3" width="27.1640625" customWidth="1"/>
+    <col min="4" max="4" width="29.6640625" customWidth="1"/>
+    <col min="5" max="5" width="21.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="A2" s="60" t="s">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A1" s="47" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="46"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A2" s="35" t="s">
+        <v>177</v>
+      </c>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="16"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A3" s="45" t="s">
+        <v>219</v>
+      </c>
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="16"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A4" s="82" t="s">
+        <v>178</v>
+      </c>
+      <c r="B4" s="83" t="s">
+        <v>179</v>
+      </c>
+      <c r="C4" s="84" t="s">
+        <v>238</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="16"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A5" s="79" t="s">
+        <v>218</v>
+      </c>
+      <c r="B5" s="44">
+        <v>10.035500000000001</v>
+      </c>
+      <c r="C5" s="80">
+        <v>10</v>
+      </c>
+      <c r="D5" s="34"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="16"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A6" s="79" t="s">
+        <v>217</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>212</v>
+      </c>
+      <c r="C6" s="81" t="s">
+        <v>212</v>
+      </c>
+      <c r="D6" s="34"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="16"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A7" s="79" t="s">
+        <v>216</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>212</v>
+      </c>
+      <c r="C7" s="81" t="s">
+        <v>212</v>
+      </c>
+      <c r="D7" s="34"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="16"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A8" s="79" t="s">
+        <v>215</v>
+      </c>
+      <c r="B8" s="43">
+        <v>10.037599999999999</v>
+      </c>
+      <c r="C8" s="81">
+        <v>10</v>
+      </c>
+      <c r="D8" s="34"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="16"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A9" s="79" t="s">
+        <v>214</v>
+      </c>
+      <c r="B9" s="43">
+        <v>10.037699999999999</v>
+      </c>
+      <c r="C9" s="81">
+        <v>10</v>
+      </c>
+      <c r="D9" s="34"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="16"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A10" s="79" t="s">
+        <v>213</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>212</v>
+      </c>
+      <c r="C10" s="81" t="s">
+        <v>212</v>
+      </c>
+      <c r="D10" s="34"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="16"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A11" s="50" t="s">
+        <v>239</v>
+      </c>
+      <c r="B11" s="51"/>
+      <c r="C11" s="51"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="16"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A12" s="50" t="s">
+        <v>241</v>
+      </c>
+      <c r="B12" s="51"/>
+      <c r="C12" s="51"/>
+      <c r="D12" s="34"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="16"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A13" s="41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="19"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A14" s="41" t="s">
         <v>181</v>
       </c>
-      <c r="B2" s="59"/>
-[...16 lines deleted...]
-      <c r="A4" s="76" t="s">
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="19"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="36"/>
+    </row>
+    <row r="15" spans="1:8" ht="30" x14ac:dyDescent="0.2">
+      <c r="A15" s="86" t="s">
         <v>182</v>
       </c>
-      <c r="B4" s="75" t="s">
+      <c r="B15" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="C4" s="74" t="s">
-[...111 lines deleted...]
-      <c r="A13" s="67" t="s">
+      <c r="C15" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="B13" s="29"/>
-[...8 lines deleted...]
-      <c r="A14" s="67" t="s">
+      <c r="D15" s="86" t="s">
         <v>185</v>
       </c>
-      <c r="B14" s="29"/>
-[...8 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="E15" s="87" t="s">
         <v>186</v>
       </c>
-      <c r="B15" s="31" t="s">
+      <c r="F15" s="37"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="36"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
+        <v>121</v>
+      </c>
+      <c r="B16" s="21" t="s">
         <v>187</v>
       </c>
-      <c r="C15" s="31" t="s">
+      <c r="C16" s="22">
+        <v>1529.7</v>
+      </c>
+      <c r="D16" s="22">
+        <v>1502.8</v>
+      </c>
+      <c r="E16" s="85">
+        <v>4.3022315000000004</v>
+      </c>
+      <c r="F16" s="37"/>
+      <c r="G16" s="36"/>
+      <c r="H16" s="36"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C17" s="22">
+        <v>1801.6785709999999</v>
+      </c>
+      <c r="D17" s="22">
+        <v>1824.3</v>
+      </c>
+      <c r="E17" s="85">
+        <v>24.740698300000002</v>
+      </c>
+      <c r="F17" s="37"/>
+      <c r="G17" s="36"/>
+      <c r="H17" s="36"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C18" s="22">
+        <v>427.18436300000002</v>
+      </c>
+      <c r="D18" s="22">
+        <v>425.2</v>
+      </c>
+      <c r="E18" s="85">
+        <v>56.460287999999998</v>
+      </c>
+      <c r="F18" s="37"/>
+      <c r="G18" s="36"/>
+      <c r="H18" s="36"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C19" s="22">
+        <v>8512.5</v>
+      </c>
+      <c r="D19" s="22">
+        <v>8742.5</v>
+      </c>
+      <c r="E19" s="85">
+        <v>1.9268643999999999</v>
+      </c>
+      <c r="F19" s="37"/>
+      <c r="G19" s="36"/>
+      <c r="H19" s="36"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C20" s="22">
+        <v>1589.552901</v>
+      </c>
+      <c r="D20" s="22">
+        <v>1592.6</v>
+      </c>
+      <c r="E20" s="85">
+        <v>49.476558499999996</v>
+      </c>
+      <c r="F20" s="37"/>
+      <c r="G20" s="36"/>
+      <c r="H20" s="36"/>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C21" s="22">
+        <v>1365.5</v>
+      </c>
+      <c r="D21" s="22">
+        <v>1355.6</v>
+      </c>
+      <c r="E21" s="85">
+        <v>1.4934175000000001</v>
+      </c>
+      <c r="F21" s="37"/>
+      <c r="G21" s="36"/>
+      <c r="H21" s="36"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C22" s="22">
+        <v>1795.4471160000001</v>
+      </c>
+      <c r="D22" s="22">
+        <v>1792.4</v>
+      </c>
+      <c r="E22" s="85">
+        <v>66.37764</v>
+      </c>
+      <c r="F22" s="37"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="36"/>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C23" s="22">
+        <v>974.75117</v>
+      </c>
+      <c r="D23" s="22">
+        <v>1009.9</v>
+      </c>
+      <c r="E23" s="85">
+        <v>57.937950000000001</v>
+      </c>
+      <c r="F23" s="37"/>
+      <c r="G23" s="36"/>
+      <c r="H23" s="36"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C24" s="22">
+        <v>209.00370000000001</v>
+      </c>
+      <c r="D24" s="22">
+        <v>205.2</v>
+      </c>
+      <c r="E24" s="85">
+        <v>162.07027199999999</v>
+      </c>
+      <c r="F24" s="37"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C25" s="22">
+        <v>145.05180899999999</v>
+      </c>
+      <c r="D25" s="22">
+        <v>141.54</v>
+      </c>
+      <c r="E25" s="85">
+        <v>88.442354000000009</v>
+      </c>
+      <c r="F25" s="37"/>
+      <c r="G25" s="36"/>
+      <c r="H25" s="36"/>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C26" s="22">
+        <v>129.77547899999999</v>
+      </c>
+      <c r="D26" s="22">
+        <v>126.52</v>
+      </c>
+      <c r="E26" s="85">
+        <v>475.45450200000005</v>
+      </c>
+      <c r="F26" s="37"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="36"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C27" s="22">
+        <v>438.6</v>
+      </c>
+      <c r="D27" s="22">
+        <v>441.75</v>
+      </c>
+      <c r="E27" s="85">
+        <v>3.1566206000000001</v>
+      </c>
+      <c r="F27" s="37"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C28" s="22">
+        <v>272.49072200000001</v>
+      </c>
+      <c r="D28" s="22">
+        <v>273.8</v>
+      </c>
+      <c r="E28" s="85">
+        <v>99.093456999999987</v>
+      </c>
+      <c r="F28" s="37"/>
+      <c r="G28" s="36"/>
+      <c r="H28" s="36"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C29" s="22">
+        <v>421.83745599999997</v>
+      </c>
+      <c r="D29" s="22">
+        <v>419.95</v>
+      </c>
+      <c r="E29" s="85">
+        <v>82.256074999999996</v>
+      </c>
+      <c r="F29" s="37"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C30" s="22">
+        <v>7479.26</v>
+      </c>
+      <c r="D30" s="22">
+        <v>7096.5</v>
+      </c>
+      <c r="E30" s="85">
+        <v>32.707437499999997</v>
+      </c>
+      <c r="F30" s="37"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A31" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C31" s="22">
+        <v>400.68</v>
+      </c>
+      <c r="D31" s="22">
+        <v>387.6</v>
+      </c>
+      <c r="E31" s="85">
+        <v>14.20848</v>
+      </c>
+      <c r="F31" s="37"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="36"/>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A32" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C32" s="22">
+        <v>322.27499999999998</v>
+      </c>
+      <c r="D32" s="22">
+        <v>330.05</v>
+      </c>
+      <c r="E32" s="85">
+        <v>2.9260875</v>
+      </c>
+      <c r="F32" s="37"/>
+      <c r="G32" s="36"/>
+      <c r="H32" s="36"/>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A33" s="20" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C33" s="22">
+        <v>1022.7571</v>
+      </c>
+      <c r="D33" s="22">
+        <v>1018.6</v>
+      </c>
+      <c r="E33" s="85">
+        <v>6.2783350000000002</v>
+      </c>
+      <c r="F33" s="37"/>
+      <c r="G33" s="36"/>
+      <c r="H33" s="36"/>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A34" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C34" s="22">
+        <v>1826.8888850000001</v>
+      </c>
+      <c r="D34" s="22">
+        <v>1870.9</v>
+      </c>
+      <c r="E34" s="85">
+        <v>438.6897515</v>
+      </c>
+      <c r="F34" s="37"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A35" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C35" s="22">
+        <v>2661.3681000000001</v>
+      </c>
+      <c r="D35" s="22">
+        <v>2667.4</v>
+      </c>
+      <c r="E35" s="85">
+        <v>36.521693999999997</v>
+      </c>
+      <c r="F35" s="37"/>
+      <c r="G35" s="36"/>
+      <c r="H35" s="36"/>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A36" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C36" s="22">
+        <v>397.27045199999998</v>
+      </c>
+      <c r="D36" s="22">
+        <v>396.5</v>
+      </c>
+      <c r="E36" s="85">
+        <v>175.15637190000001</v>
+      </c>
+      <c r="F36" s="37"/>
+      <c r="G36" s="36"/>
+      <c r="H36" s="36"/>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A37" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C37" s="22">
+        <v>533.53273100000001</v>
+      </c>
+      <c r="D37" s="22">
+        <v>535.9</v>
+      </c>
+      <c r="E37" s="85">
+        <v>273.03147789999997</v>
+      </c>
+      <c r="F37" s="37"/>
+      <c r="G37" s="36"/>
+      <c r="H37" s="36"/>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A38" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C38" s="22">
+        <v>161.59399999999999</v>
+      </c>
+      <c r="D38" s="22">
+        <v>158.94999999999999</v>
+      </c>
+      <c r="E38" s="85">
+        <v>18.376625000000001</v>
+      </c>
+      <c r="F38" s="37"/>
+      <c r="G38" s="36"/>
+      <c r="H38" s="36"/>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A39" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C39" s="22">
+        <v>14.925000000000001</v>
+      </c>
+      <c r="D39" s="22">
+        <v>14.54</v>
+      </c>
+      <c r="E39" s="85">
+        <v>19.155014100000002</v>
+      </c>
+      <c r="F39" s="37"/>
+      <c r="G39" s="36"/>
+      <c r="H39" s="36"/>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A40" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C40" s="22">
+        <v>126.20178199999999</v>
+      </c>
+      <c r="D40" s="22">
+        <v>126.12</v>
+      </c>
+      <c r="E40" s="85">
+        <v>382.32684180000001</v>
+      </c>
+      <c r="F40" s="37"/>
+      <c r="G40" s="36"/>
+      <c r="H40" s="36"/>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A41" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C41" s="22">
+        <v>717.60450000000003</v>
+      </c>
+      <c r="D41" s="22">
+        <v>719.2</v>
+      </c>
+      <c r="E41" s="85">
+        <v>14.665419999999999</v>
+      </c>
+      <c r="F41" s="37"/>
+      <c r="G41" s="36"/>
+      <c r="H41" s="36"/>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A42" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C42" s="22">
+        <v>403.018868</v>
+      </c>
+      <c r="D42" s="22">
+        <v>394.8</v>
+      </c>
+      <c r="E42" s="85">
+        <v>546.285888</v>
+      </c>
+      <c r="F42" s="37"/>
+      <c r="G42" s="36"/>
+      <c r="H42" s="36"/>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A43" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C43" s="22">
+        <v>293</v>
+      </c>
+      <c r="D43" s="22">
+        <v>288.55</v>
+      </c>
+      <c r="E43" s="85">
+        <v>0.87853209999999993</v>
+      </c>
+      <c r="F43" s="37"/>
+      <c r="G43" s="36"/>
+      <c r="H43" s="36"/>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A44" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C44" s="22">
+        <v>240.76</v>
+      </c>
+      <c r="D44" s="22">
+        <v>237.81</v>
+      </c>
+      <c r="E44" s="85">
+        <v>1.1120987</v>
+      </c>
+      <c r="F44" s="37"/>
+      <c r="G44" s="36"/>
+      <c r="H44" s="36"/>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A45" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C45" s="22">
+        <v>1239.7571009999999</v>
+      </c>
+      <c r="D45" s="22">
+        <v>1227.3</v>
+      </c>
+      <c r="E45" s="85">
+        <v>37.948412300000001</v>
+      </c>
+      <c r="F45" s="37"/>
+      <c r="G45" s="36"/>
+      <c r="H45" s="36"/>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A46" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C46" s="22">
+        <v>380.15870000000001</v>
+      </c>
+      <c r="D46" s="22">
+        <v>389.9</v>
+      </c>
+      <c r="E46" s="85">
+        <v>105.03571210000001</v>
+      </c>
+      <c r="F46" s="37"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A47" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C47" s="22">
+        <v>3074.3130529999999</v>
+      </c>
+      <c r="D47" s="22">
+        <v>3060.8</v>
+      </c>
+      <c r="E47" s="85">
+        <v>19.711552000000001</v>
+      </c>
+      <c r="F47" s="37"/>
+      <c r="G47" s="36"/>
+      <c r="H47" s="36"/>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A48" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C48" s="22">
+        <v>318.35122100000001</v>
+      </c>
+      <c r="D48" s="22">
+        <v>326</v>
+      </c>
+      <c r="E48" s="85">
+        <v>143.30160000000001</v>
+      </c>
+      <c r="F48" s="37"/>
+      <c r="G48" s="36"/>
+      <c r="H48" s="36"/>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A49" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C49" s="22">
+        <v>827.75</v>
+      </c>
+      <c r="D49" s="22">
+        <v>841.25</v>
+      </c>
+      <c r="E49" s="85">
+        <v>3.5626500000000001</v>
+      </c>
+      <c r="F49" s="37"/>
+      <c r="G49" s="36"/>
+      <c r="H49" s="36"/>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A50" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C50" s="22">
+        <v>13509.4444</v>
+      </c>
+      <c r="D50" s="22">
+        <v>14176</v>
+      </c>
+      <c r="E50" s="85">
+        <v>11.271649999999999</v>
+      </c>
+      <c r="F50" s="37"/>
+      <c r="G50" s="36"/>
+      <c r="H50" s="36"/>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A51" s="20" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C51" s="22">
+        <v>352.15</v>
+      </c>
+      <c r="D51" s="22">
+        <v>341.05</v>
+      </c>
+      <c r="E51" s="85">
+        <v>1.6985041000000001</v>
+      </c>
+      <c r="F51" s="37"/>
+      <c r="G51" s="36"/>
+      <c r="H51" s="36"/>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A52" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C52" s="22">
+        <v>358.16</v>
+      </c>
+      <c r="D52" s="22">
+        <v>358.45</v>
+      </c>
+      <c r="E52" s="85">
+        <v>9.4943624999999994</v>
+      </c>
+      <c r="F52" s="37"/>
+      <c r="G52" s="36"/>
+      <c r="H52" s="36"/>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A53" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C53" s="22">
+        <v>305.30709999999999</v>
+      </c>
+      <c r="D53" s="22">
+        <v>312.14999999999998</v>
+      </c>
+      <c r="E53" s="85">
+        <v>13.266148400000001</v>
+      </c>
+      <c r="F53" s="37"/>
+      <c r="G53" s="36"/>
+      <c r="H53" s="36"/>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A54" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C54" s="22">
+        <v>1131.884</v>
+      </c>
+      <c r="D54" s="22">
+        <v>1151.2</v>
+      </c>
+      <c r="E54" s="85">
+        <v>108.75073</v>
+      </c>
+      <c r="F54" s="37"/>
+      <c r="G54" s="36"/>
+      <c r="H54" s="36"/>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A55" s="20" t="s">
+        <v>127</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C55" s="22">
+        <v>1770.6</v>
+      </c>
+      <c r="D55" s="22">
+        <v>1774.6</v>
+      </c>
+      <c r="E55" s="85">
+        <v>1.1751763</v>
+      </c>
+      <c r="F55" s="37"/>
+      <c r="G55" s="36"/>
+      <c r="H55" s="36"/>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A56" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C56" s="22">
+        <v>1041.9159</v>
+      </c>
+      <c r="D56" s="22">
+        <v>1033.75</v>
+      </c>
+      <c r="E56" s="85">
+        <v>60.162712499999998</v>
+      </c>
+      <c r="F56" s="37"/>
+      <c r="G56" s="36"/>
+      <c r="H56" s="36"/>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A57" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C57" s="22">
+        <v>1022.526471</v>
+      </c>
+      <c r="D57" s="22">
+        <v>1044.7</v>
+      </c>
+      <c r="E57" s="85">
+        <v>34.004241100000002</v>
+      </c>
+      <c r="F57" s="37"/>
+      <c r="G57" s="36"/>
+      <c r="H57" s="36"/>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A58" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C58" s="22">
+        <v>192.184394</v>
+      </c>
+      <c r="D58" s="22">
+        <v>189.19</v>
+      </c>
+      <c r="E58" s="85">
+        <v>69.102201600000001</v>
+      </c>
+      <c r="F58" s="37"/>
+      <c r="G58" s="36"/>
+      <c r="H58" s="36"/>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A59" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C59" s="22">
+        <v>3019.1</v>
+      </c>
+      <c r="D59" s="22">
+        <v>3049.4</v>
+      </c>
+      <c r="E59" s="85">
+        <v>1.4080779999999999</v>
+      </c>
+      <c r="F59" s="37"/>
+      <c r="G59" s="36"/>
+      <c r="H59" s="36"/>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A60" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C60" s="22">
+        <v>3473.1519520000002</v>
+      </c>
+      <c r="D60" s="22">
+        <v>3486.1</v>
+      </c>
+      <c r="E60" s="85">
+        <v>255.6357429</v>
+      </c>
+      <c r="F60" s="37"/>
+      <c r="G60" s="36"/>
+      <c r="H60" s="36"/>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A61" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C61" s="22">
+        <v>510.55338</v>
+      </c>
+      <c r="D61" s="22">
+        <v>510.8</v>
+      </c>
+      <c r="E61" s="85">
+        <v>115.95783050000001</v>
+      </c>
+      <c r="F61" s="37"/>
+      <c r="G61" s="36"/>
+      <c r="H61" s="36"/>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A62" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C62" s="22">
+        <v>290.57</v>
+      </c>
+      <c r="D62" s="22">
+        <v>282.64999999999998</v>
+      </c>
+      <c r="E62" s="85">
+        <v>5.6719631000000001</v>
+      </c>
+      <c r="F62" s="37"/>
+      <c r="G62" s="36"/>
+      <c r="H62" s="36"/>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A63" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C63" s="22">
+        <v>1091.9000000000001</v>
+      </c>
+      <c r="D63" s="22">
+        <v>1092.5</v>
+      </c>
+      <c r="E63" s="85">
+        <v>6.7239613</v>
+      </c>
+      <c r="F63" s="37"/>
+      <c r="G63" s="36"/>
+      <c r="H63" s="36"/>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A64" s="20" t="s">
+        <v>125</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C64" s="22">
+        <v>232.94</v>
+      </c>
+      <c r="D64" s="22">
+        <v>225.44</v>
+      </c>
+      <c r="E64" s="85">
+        <v>2.1033891999999996</v>
+      </c>
+      <c r="F64" s="37"/>
+      <c r="G64" s="36"/>
+      <c r="H64" s="36"/>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A65" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C65" s="22">
+        <v>116.998</v>
+      </c>
+      <c r="D65" s="22">
+        <v>118.86</v>
+      </c>
+      <c r="E65" s="85">
+        <v>11.305398500000001</v>
+      </c>
+      <c r="F65" s="37"/>
+      <c r="G65" s="36"/>
+      <c r="H65" s="36"/>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A66" s="88"/>
+      <c r="B66" s="89"/>
+      <c r="C66" s="90"/>
+      <c r="D66" s="90"/>
+      <c r="E66" s="91"/>
+      <c r="F66" s="37"/>
+      <c r="G66" s="36"/>
+      <c r="H66" s="36"/>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A67" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="B67" s="24"/>
+      <c r="C67" s="25"/>
+      <c r="D67" s="26"/>
+      <c r="E67" s="26"/>
+      <c r="F67" s="37"/>
+      <c r="G67" s="36"/>
+      <c r="H67" s="36"/>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A68" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B68" s="27"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="26"/>
+      <c r="E68" s="26"/>
+      <c r="F68" s="37"/>
+      <c r="G68" s="36"/>
+      <c r="H68" s="36"/>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A69" s="23"/>
+      <c r="B69" s="27"/>
+      <c r="C69" s="28"/>
+      <c r="D69" s="26"/>
+      <c r="E69" s="26"/>
+      <c r="F69" s="37"/>
+      <c r="G69" s="36"/>
+      <c r="H69" s="36"/>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A70" s="94" t="s">
         <v>188</v>
       </c>
-      <c r="D15" s="31" t="s">
+      <c r="B70" s="95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" s="96" t="s">
         <v>189</v>
       </c>
-      <c r="E15" s="31" t="s">
+      <c r="D70" s="97" t="s">
         <v>190</v>
       </c>
-      <c r="F15" s="62"/>
-[...4 lines deleted...]
-      <c r="A16" s="32" t="s">
+      <c r="E70" s="26"/>
+      <c r="F70" s="37"/>
+      <c r="G70" s="36"/>
+      <c r="H70" s="36"/>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A71" s="92" t="s">
+        <v>121</v>
+      </c>
+      <c r="B71" s="21">
+        <v>-675</v>
+      </c>
+      <c r="C71" s="22">
+        <v>10.1439</v>
+      </c>
+      <c r="D71" s="93">
+        <v>1.7455999999999998E-4</v>
+      </c>
+      <c r="E71" s="26"/>
+      <c r="F71" s="37"/>
+      <c r="G71" s="36"/>
+      <c r="H71" s="36"/>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A72" s="92" t="s">
+        <v>77</v>
+      </c>
+      <c r="B72" s="21">
+        <v>-6650</v>
+      </c>
+      <c r="C72" s="22">
+        <v>121.31595</v>
+      </c>
+      <c r="D72" s="93">
+        <v>2.0875899999999998E-3</v>
+      </c>
+      <c r="E72" s="26"/>
+      <c r="F72" s="37"/>
+      <c r="G72" s="36"/>
+      <c r="H72" s="36"/>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A73" s="92" t="s">
+        <v>69</v>
+      </c>
+      <c r="B73" s="21">
+        <v>-38400</v>
+      </c>
+      <c r="C73" s="22">
+        <v>163.27680000000001</v>
+      </c>
+      <c r="D73" s="93">
+        <v>2.8096500000000003E-3</v>
+      </c>
+      <c r="E73" s="26"/>
+      <c r="F73" s="37"/>
+      <c r="G73" s="36"/>
+      <c r="H73" s="36"/>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A74" s="92" t="s">
+        <v>118</v>
+      </c>
+      <c r="B74" s="21">
+        <v>-125</v>
+      </c>
+      <c r="C74" s="22">
+        <v>10.928125</v>
+      </c>
+      <c r="D74" s="93">
+        <v>1.8804999999999999E-4</v>
+      </c>
+      <c r="E74" s="26"/>
+      <c r="F74" s="37"/>
+      <c r="G74" s="36"/>
+      <c r="H74" s="36"/>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A75" s="92" t="s">
+        <v>72</v>
+      </c>
+      <c r="B75" s="21">
+        <v>-9350</v>
+      </c>
+      <c r="C75" s="22">
+        <v>148.90809999999999</v>
+      </c>
+      <c r="D75" s="93">
+        <v>2.5624000000000003E-3</v>
+      </c>
+      <c r="E75" s="26"/>
+      <c r="F75" s="37"/>
+      <c r="G75" s="36"/>
+      <c r="H75" s="36"/>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A76" s="92" t="s">
+        <v>123</v>
+      </c>
+      <c r="B76" s="21">
+        <v>-625</v>
+      </c>
+      <c r="C76" s="22">
+        <v>8.4725000000000001</v>
+      </c>
+      <c r="D76" s="93">
+        <v>1.4579E-4</v>
+      </c>
+      <c r="E76" s="26"/>
+      <c r="F76" s="37"/>
+      <c r="G76" s="36"/>
+      <c r="H76" s="36"/>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A77" s="92" t="s">
+        <v>54</v>
+      </c>
+      <c r="B77" s="21">
+        <v>-21000</v>
+      </c>
+      <c r="C77" s="22">
+        <v>376.404</v>
+      </c>
+      <c r="D77" s="93">
+        <v>6.4771300000000002E-3</v>
+      </c>
+      <c r="E77" s="26"/>
+      <c r="F77" s="37"/>
+      <c r="G77" s="36"/>
+      <c r="H77" s="36"/>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A78" s="92" t="s">
+        <v>63</v>
+      </c>
+      <c r="B78" s="21">
+        <v>-30000</v>
+      </c>
+      <c r="C78" s="22">
+        <v>302.97000000000003</v>
+      </c>
+      <c r="D78" s="93">
+        <v>5.2134800000000004E-3</v>
+      </c>
+      <c r="E78" s="26"/>
+      <c r="F78" s="37"/>
+      <c r="G78" s="36"/>
+      <c r="H78" s="36"/>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A79" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="B79" s="21">
+        <v>-201600</v>
+      </c>
+      <c r="C79" s="22">
+        <v>413.6832</v>
+      </c>
+      <c r="D79" s="93">
+        <v>7.1186299999999999E-3</v>
+      </c>
+      <c r="E79" s="26"/>
+      <c r="F79" s="37"/>
+      <c r="G79" s="36"/>
+      <c r="H79" s="36"/>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A80" s="92" t="s">
+        <v>49</v>
+      </c>
+      <c r="B80" s="21">
+        <v>-286000</v>
+      </c>
+      <c r="C80" s="22">
+        <v>404.80439999999999</v>
+      </c>
+      <c r="D80" s="93">
+        <v>6.9658400000000001E-3</v>
+      </c>
+      <c r="E80" s="26"/>
+      <c r="F80" s="37"/>
+      <c r="G80" s="36"/>
+      <c r="H80" s="36"/>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A81" s="92" t="s">
+        <v>15</v>
+      </c>
+      <c r="B81" s="21">
+        <v>-1674000</v>
+      </c>
+      <c r="C81" s="22">
+        <v>2117.9448000000002</v>
+      </c>
+      <c r="D81" s="93">
+        <v>3.6445419999999999E-2</v>
+      </c>
+      <c r="E81" s="26"/>
+      <c r="F81" s="37"/>
+      <c r="G81" s="36"/>
+      <c r="H81" s="36"/>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A82" s="92" t="s">
+        <v>110</v>
+      </c>
+      <c r="B82" s="21">
+        <v>-4050</v>
+      </c>
+      <c r="C82" s="22">
+        <v>17.890875000000001</v>
+      </c>
+      <c r="D82" s="93">
+        <v>3.0786000000000002E-4</v>
+      </c>
+      <c r="E82" s="26"/>
+      <c r="F82" s="37"/>
+      <c r="G82" s="36"/>
+      <c r="H82" s="36"/>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A83" s="92" t="s">
+        <v>38</v>
+      </c>
+      <c r="B83" s="21">
+        <v>-184900</v>
+      </c>
+      <c r="C83" s="22">
+        <v>506.25619999999998</v>
+      </c>
+      <c r="D83" s="93">
+        <v>8.7116199999999998E-3</v>
+      </c>
+      <c r="E83" s="26"/>
+      <c r="F83" s="37"/>
+      <c r="G83" s="36"/>
+      <c r="H83" s="36"/>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A84" s="92" t="s">
+        <v>41</v>
+      </c>
+      <c r="B84" s="21">
+        <v>-110000</v>
+      </c>
+      <c r="C84" s="22">
+        <v>461.94499999999999</v>
+      </c>
+      <c r="D84" s="93">
+        <v>7.9491100000000006E-3</v>
+      </c>
+      <c r="E84" s="26"/>
+      <c r="F84" s="37"/>
+      <c r="G84" s="36"/>
+      <c r="H84" s="36"/>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A85" s="92" t="s">
+        <v>65</v>
+      </c>
+      <c r="B85" s="21">
+        <v>-2500</v>
+      </c>
+      <c r="C85" s="22">
+        <v>177.41249999999999</v>
+      </c>
+      <c r="D85" s="93">
+        <v>3.0528999999999999E-3</v>
+      </c>
+      <c r="E85" s="26"/>
+      <c r="F85" s="37"/>
+      <c r="G85" s="36"/>
+      <c r="H85" s="36"/>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A86" s="92" t="s">
+        <v>88</v>
+      </c>
+      <c r="B86" s="21">
+        <v>-18000</v>
+      </c>
+      <c r="C86" s="22">
+        <v>69.768000000000001</v>
+      </c>
+      <c r="D86" s="93">
+        <v>1.20056E-3</v>
+      </c>
+      <c r="E86" s="26"/>
+      <c r="F86" s="37"/>
+      <c r="G86" s="36"/>
+      <c r="H86" s="36"/>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A87" s="92" t="s">
+        <v>113</v>
+      </c>
+      <c r="B87" s="21">
+        <v>-5000</v>
+      </c>
+      <c r="C87" s="22">
+        <v>16.502500000000001</v>
+      </c>
+      <c r="D87" s="93">
+        <v>2.8396999999999998E-4</v>
+      </c>
+      <c r="E87" s="26"/>
+      <c r="F87" s="37"/>
+      <c r="G87" s="36"/>
+      <c r="H87" s="36"/>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A88" s="92" t="s">
+        <v>103</v>
+      </c>
+      <c r="B88" s="21">
+        <v>-3500</v>
+      </c>
+      <c r="C88" s="22">
+        <v>35.651000000000003</v>
+      </c>
+      <c r="D88" s="93">
+        <v>6.1348000000000001E-4</v>
+      </c>
+      <c r="E88" s="26"/>
+      <c r="F88" s="37"/>
+      <c r="G88" s="36"/>
+      <c r="H88" s="36"/>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A89" s="92" t="s">
+        <v>18</v>
+      </c>
+      <c r="B89" s="21">
+        <v>-100100</v>
+      </c>
+      <c r="C89" s="22">
+        <v>1872.7709</v>
+      </c>
+      <c r="D89" s="93">
+        <v>3.2226490000000003E-2</v>
+      </c>
+      <c r="E89" s="26"/>
+      <c r="F89" s="37"/>
+      <c r="G89" s="36"/>
+      <c r="H89" s="36"/>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A90" s="92" t="s">
+        <v>67</v>
+      </c>
+      <c r="B90" s="21">
+        <v>-6600</v>
+      </c>
+      <c r="C90" s="22">
+        <v>176.04839999999999</v>
+      </c>
+      <c r="D90" s="93">
+        <v>3.0294300000000001E-3</v>
+      </c>
+      <c r="E90" s="26"/>
+      <c r="F90" s="37"/>
+      <c r="G90" s="36"/>
+      <c r="H90" s="36"/>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A91" s="92" t="s">
+        <v>30</v>
+      </c>
+      <c r="B91" s="21">
+        <v>-188325</v>
+      </c>
+      <c r="C91" s="22">
+        <v>746.70862499999998</v>
+      </c>
+      <c r="D91" s="93">
+        <v>1.2849299999999999E-2</v>
+      </c>
+      <c r="E91" s="26"/>
+      <c r="F91" s="37"/>
+      <c r="G91" s="36"/>
+      <c r="H91" s="36"/>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A92" s="92" t="s">
+        <v>27</v>
+      </c>
+      <c r="B92" s="21">
+        <v>-145775</v>
+      </c>
+      <c r="C92" s="22">
+        <v>781.20822499999997</v>
+      </c>
+      <c r="D92" s="93">
+        <v>1.344297E-2</v>
+      </c>
+      <c r="E92" s="26"/>
+      <c r="F92" s="37"/>
+      <c r="G92" s="36"/>
+      <c r="H92" s="36"/>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A93" s="92" t="s">
+        <v>82</v>
+      </c>
+      <c r="B93" s="21">
+        <v>-50000</v>
+      </c>
+      <c r="C93" s="22">
+        <v>79.474999999999994</v>
+      </c>
+      <c r="D93" s="93">
+        <v>1.3675999999999998E-3</v>
+      </c>
+      <c r="E93" s="26"/>
+      <c r="F93" s="37"/>
+      <c r="G93" s="36"/>
+      <c r="H93" s="36"/>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A94" s="92" t="s">
+        <v>101</v>
+      </c>
+      <c r="B94" s="21">
+        <v>-285900</v>
+      </c>
+      <c r="C94" s="22">
+        <v>41.569859999999998</v>
+      </c>
+      <c r="D94" s="93">
+        <v>7.1533000000000002E-4</v>
+      </c>
+      <c r="E94" s="26"/>
+      <c r="F94" s="37"/>
+      <c r="G94" s="36"/>
+      <c r="H94" s="36"/>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A95" s="92" t="s">
+        <v>24</v>
+      </c>
+      <c r="B95" s="21">
+        <v>-756900</v>
+      </c>
+      <c r="C95" s="22">
+        <v>954.60227999999995</v>
+      </c>
+      <c r="D95" s="93">
+        <v>1.6426719999999999E-2</v>
+      </c>
+      <c r="E95" s="26"/>
+      <c r="F95" s="37"/>
+      <c r="G95" s="36"/>
+      <c r="H95" s="36"/>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A96" s="92" t="s">
+        <v>85</v>
+      </c>
+      <c r="B96" s="21">
+        <v>-11000</v>
+      </c>
+      <c r="C96" s="22">
+        <v>79.111999999999995</v>
+      </c>
+      <c r="D96" s="93">
+        <v>1.3613500000000001E-3</v>
+      </c>
+      <c r="E96" s="26"/>
+      <c r="F96" s="37"/>
+      <c r="G96" s="36"/>
+      <c r="H96" s="36"/>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A97" s="92" t="s">
+        <v>12</v>
+      </c>
+      <c r="B97" s="21">
+        <v>-719100</v>
+      </c>
+      <c r="C97" s="22">
+        <v>2839.0068000000001</v>
+      </c>
+      <c r="D97" s="93">
+        <v>4.8853400000000005E-2</v>
+      </c>
+      <c r="E97" s="26"/>
+      <c r="F97" s="37"/>
+      <c r="G97" s="36"/>
+      <c r="H97" s="36"/>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A98" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="B98" s="21">
+        <v>-1725</v>
+      </c>
+      <c r="C98" s="22">
+        <v>4.9774874999999996</v>
+      </c>
+      <c r="D98" s="93">
+        <v>8.5649999999999995E-5</v>
+      </c>
+      <c r="E98" s="26"/>
+      <c r="F98" s="37"/>
+      <c r="G98" s="36"/>
+      <c r="H98" s="36"/>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A99" s="92" t="s">
+        <v>134</v>
+      </c>
+      <c r="B99" s="21">
+        <v>-2350</v>
+      </c>
+      <c r="C99" s="22">
+        <v>5.5885350000000003</v>
+      </c>
+      <c r="D99" s="93">
+        <v>9.6170000000000009E-5</v>
+      </c>
+      <c r="E99" s="26"/>
+      <c r="F99" s="37"/>
+      <c r="G99" s="36"/>
+      <c r="H99" s="36"/>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A100" s="92" t="s">
+        <v>80</v>
+      </c>
+      <c r="B100" s="21">
+        <v>-9450</v>
+      </c>
+      <c r="C100" s="22">
+        <v>115.97985</v>
+      </c>
+      <c r="D100" s="93">
+        <v>1.99577E-3</v>
+      </c>
+      <c r="E100" s="26"/>
+      <c r="F100" s="37"/>
+      <c r="G100" s="36"/>
+      <c r="H100" s="36"/>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A101" s="92" t="s">
+        <v>59</v>
+      </c>
+      <c r="B101" s="21">
+        <v>-93150</v>
+      </c>
+      <c r="C101" s="22">
+        <v>363.19184999999999</v>
+      </c>
+      <c r="D101" s="93">
+        <v>6.2497799999999999E-3</v>
+      </c>
+      <c r="E101" s="26"/>
+      <c r="F101" s="37"/>
+      <c r="G101" s="36"/>
+      <c r="H101" s="36"/>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A102" s="92" t="s">
+        <v>36</v>
+      </c>
+      <c r="B102" s="21">
+        <v>-18400</v>
+      </c>
+      <c r="C102" s="22">
+        <v>563.18719999999996</v>
+      </c>
+      <c r="D102" s="93">
+        <v>9.69128E-3</v>
+      </c>
+      <c r="E102" s="26"/>
+      <c r="F102" s="37"/>
+      <c r="G102" s="36"/>
+      <c r="H102" s="36"/>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A103" s="92" t="s">
+        <v>51</v>
+      </c>
+      <c r="B103" s="21">
+        <v>-117000</v>
+      </c>
+      <c r="C103" s="22">
+        <v>381.42</v>
+      </c>
+      <c r="D103" s="93">
+        <v>6.5634400000000002E-3</v>
+      </c>
+      <c r="E103" s="26"/>
+      <c r="F103" s="37"/>
+      <c r="G103" s="36"/>
+      <c r="H103" s="36"/>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A104" s="92" t="s">
+        <v>107</v>
+      </c>
+      <c r="B104" s="21">
+        <v>-2400</v>
+      </c>
+      <c r="C104" s="22">
+        <v>20.190000000000001</v>
+      </c>
+      <c r="D104" s="93">
+        <v>3.4743000000000003E-4</v>
+      </c>
+      <c r="E104" s="26"/>
+      <c r="F104" s="37"/>
+      <c r="G104" s="36"/>
+      <c r="H104" s="36"/>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A105" s="92" t="s">
+        <v>94</v>
+      </c>
+      <c r="B105" s="21">
+        <v>-450</v>
+      </c>
+      <c r="C105" s="22">
+        <v>63.792000000000002</v>
+      </c>
+      <c r="D105" s="93">
+        <v>1.0977299999999999E-3</v>
+      </c>
+      <c r="E105" s="26"/>
+      <c r="F105" s="37"/>
+      <c r="G105" s="36"/>
+      <c r="H105" s="36"/>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A106" s="92" t="s">
+        <v>130</v>
+      </c>
+      <c r="B106" s="21">
+        <v>-1875</v>
+      </c>
+      <c r="C106" s="22">
+        <v>6.3946874999999999</v>
+      </c>
+      <c r="D106" s="93">
+        <v>1.1004E-4</v>
+      </c>
+      <c r="E106" s="26"/>
+      <c r="F106" s="37"/>
+      <c r="G106" s="36"/>
+      <c r="H106" s="36"/>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A107" s="92" t="s">
+        <v>98</v>
+      </c>
+      <c r="B107" s="21">
+        <v>-15000</v>
+      </c>
+      <c r="C107" s="22">
+        <v>53.767499999999998</v>
+      </c>
+      <c r="D107" s="93">
+        <v>9.2522999999999998E-4</v>
+      </c>
+      <c r="E107" s="26"/>
+      <c r="F107" s="37"/>
+      <c r="G107" s="36"/>
+      <c r="H107" s="36"/>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A108" s="92" t="s">
+        <v>91</v>
+      </c>
+      <c r="B108" s="21">
+        <v>-21875</v>
+      </c>
+      <c r="C108" s="22">
+        <v>68.282812500000006</v>
+      </c>
+      <c r="D108" s="93">
+        <v>1.17501E-3</v>
+      </c>
+      <c r="E108" s="26"/>
+      <c r="F108" s="37"/>
+      <c r="G108" s="36"/>
+      <c r="H108" s="36"/>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A109" s="92" t="s">
+        <v>44</v>
+      </c>
+      <c r="B109" s="21">
+        <v>-36250</v>
+      </c>
+      <c r="C109" s="22">
+        <v>417.31</v>
+      </c>
+      <c r="D109" s="93">
+        <v>7.1810399999999996E-3</v>
+      </c>
+      <c r="E109" s="26"/>
+      <c r="F109" s="37"/>
+      <c r="G109" s="36"/>
+      <c r="H109" s="36"/>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A110" s="92" t="s">
+        <v>127</v>
+      </c>
+      <c r="B110" s="21">
+        <v>-375</v>
+      </c>
+      <c r="C110" s="22">
+        <v>6.6547499999999999</v>
+      </c>
+      <c r="D110" s="93">
+        <v>1.1451E-4</v>
+      </c>
+      <c r="E110" s="26"/>
+      <c r="F110" s="37"/>
+      <c r="G110" s="36"/>
+      <c r="H110" s="36"/>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A111" s="92" t="s">
+        <v>61</v>
+      </c>
+      <c r="B111" s="21">
+        <v>-33000</v>
+      </c>
+      <c r="C111" s="22">
+        <v>341.13749999999999</v>
+      </c>
+      <c r="D111" s="93">
+        <v>5.8702699999999995E-3</v>
+      </c>
+      <c r="E111" s="26"/>
+      <c r="F111" s="37"/>
+      <c r="G111" s="36"/>
+      <c r="H111" s="36"/>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A112" s="92" t="s">
+        <v>75</v>
+      </c>
+      <c r="B112" s="21">
+        <v>-14025</v>
+      </c>
+      <c r="C112" s="22">
+        <v>146.51917499999999</v>
+      </c>
+      <c r="D112" s="93">
+        <v>2.5212899999999998E-3</v>
+      </c>
+      <c r="E112" s="26"/>
+      <c r="F112" s="37"/>
+      <c r="G112" s="36"/>
+      <c r="H112" s="36"/>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A113" s="92" t="s">
+        <v>56</v>
+      </c>
+      <c r="B113" s="21">
+        <v>-195250</v>
+      </c>
+      <c r="C113" s="22">
+        <v>369.39347500000002</v>
+      </c>
+      <c r="D113" s="93">
+        <v>6.3564900000000002E-3</v>
+      </c>
+      <c r="E113" s="26"/>
+      <c r="F113" s="37"/>
+      <c r="G113" s="36"/>
+      <c r="H113" s="36"/>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A114" s="92" t="s">
+        <v>132</v>
+      </c>
+      <c r="B114" s="21">
+        <v>-200</v>
+      </c>
+      <c r="C114" s="22">
+        <v>6.0987999999999998</v>
+      </c>
+      <c r="D114" s="93">
+        <v>1.0495E-4</v>
+      </c>
+      <c r="E114" s="26"/>
+      <c r="F114" s="37"/>
+      <c r="G114" s="36"/>
+      <c r="H114" s="36"/>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A115" s="92" t="s">
+        <v>21</v>
+      </c>
+      <c r="B115" s="21">
+        <v>-39725</v>
+      </c>
+      <c r="C115" s="22">
+        <v>1384.8532250000001</v>
+      </c>
+      <c r="D115" s="93">
+        <v>2.3830439999999998E-2</v>
+      </c>
+      <c r="E115" s="26"/>
+      <c r="F115" s="37"/>
+      <c r="G115" s="36"/>
+      <c r="H115" s="36"/>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A116" s="92" t="s">
+        <v>33</v>
+      </c>
+      <c r="B116" s="21">
+        <v>-113475</v>
+      </c>
+      <c r="C116" s="22">
+        <v>579.63030000000003</v>
+      </c>
+      <c r="D116" s="93">
+        <v>9.9742299999999989E-3</v>
+      </c>
+      <c r="E116" s="26"/>
+      <c r="F116" s="37"/>
+      <c r="G116" s="36"/>
+      <c r="H116" s="36"/>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A117" s="92" t="s">
+        <v>115</v>
+      </c>
+      <c r="B117" s="21">
+        <v>-5750</v>
+      </c>
+      <c r="C117" s="22">
+        <v>16.252375000000001</v>
+      </c>
+      <c r="D117" s="93">
+        <v>2.7966999999999998E-4</v>
+      </c>
+      <c r="E117" s="26"/>
+      <c r="F117" s="37"/>
+      <c r="G117" s="36"/>
+      <c r="H117" s="36"/>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A118" s="92" t="s">
+        <v>105</v>
+      </c>
+      <c r="B118" s="21">
+        <v>-2750</v>
+      </c>
+      <c r="C118" s="22">
+        <v>30.043749999999999</v>
+      </c>
+      <c r="D118" s="93">
+        <v>5.1699000000000005E-4</v>
+      </c>
+      <c r="E118" s="26"/>
+      <c r="F118" s="37"/>
+      <c r="G118" s="36"/>
+      <c r="H118" s="36"/>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A119" s="92" t="s">
         <v>125</v>
       </c>
-      <c r="B16" s="33" t="s">
+      <c r="B119" s="21">
+        <v>-3550</v>
+      </c>
+      <c r="C119" s="22">
+        <v>8.0031199999999991</v>
+      </c>
+      <c r="D119" s="93">
+        <v>1.3772E-4</v>
+      </c>
+      <c r="E119" s="26"/>
+      <c r="F119" s="37"/>
+      <c r="G119" s="36"/>
+      <c r="H119" s="36"/>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A120" s="98" t="s">
+        <v>96</v>
+      </c>
+      <c r="B120" s="89">
+        <v>-48500</v>
+      </c>
+      <c r="C120" s="90">
+        <v>57.647100000000002</v>
+      </c>
+      <c r="D120" s="99">
+        <v>9.9198999999999989E-4</v>
+      </c>
+      <c r="E120" s="26"/>
+      <c r="F120" s="37"/>
+      <c r="G120" s="36"/>
+      <c r="H120" s="36"/>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A121" s="40"/>
+      <c r="B121" s="27"/>
+      <c r="C121" s="28"/>
+      <c r="D121" s="26"/>
+      <c r="E121" s="26"/>
+      <c r="F121" s="37"/>
+      <c r="G121" s="36"/>
+      <c r="H121" s="36"/>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A122" s="17" t="s">
         <v>191</v>
       </c>
-      <c r="C16" s="34">
-[...1037 lines deleted...]
-      <c r="A70" s="44" t="s">
+      <c r="B122" s="29"/>
+      <c r="C122" s="30"/>
+      <c r="D122" s="30"/>
+      <c r="E122" s="30"/>
+      <c r="F122" s="37"/>
+      <c r="G122" s="36"/>
+      <c r="H122" s="36"/>
+    </row>
+    <row r="123" spans="1:8" ht="75" x14ac:dyDescent="0.2">
+      <c r="A123" s="100" t="s">
         <v>192</v>
       </c>
-      <c r="B70" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="46" t="s">
+      <c r="B123" s="101" t="s">
         <v>193</v>
       </c>
-      <c r="D70" s="47" t="s">
+      <c r="C123" s="101" t="s">
         <v>194</v>
       </c>
-      <c r="E70" s="41"/>
-[...915 lines deleted...]
-      <c r="A122" s="28" t="s">
+      <c r="D123" s="101" t="s">
         <v>195</v>
       </c>
-      <c r="B122" s="49"/>
-[...8 lines deleted...]
-      <c r="A123" s="51" t="s">
+      <c r="E123" s="102" t="s">
         <v>196</v>
       </c>
-      <c r="B123" s="52" t="s">
+      <c r="F123" s="37"/>
+      <c r="G123" s="36"/>
+      <c r="H123" s="36"/>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A124" s="103">
+        <v>0</v>
+      </c>
+      <c r="B124" s="104">
+        <v>0</v>
+      </c>
+      <c r="C124" s="105">
+        <v>0</v>
+      </c>
+      <c r="D124" s="106">
+        <v>0</v>
+      </c>
+      <c r="E124" s="107">
+        <v>0</v>
+      </c>
+      <c r="F124" s="37"/>
+      <c r="G124" s="36"/>
+      <c r="H124" s="36"/>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A125" s="17" t="s">
         <v>197</v>
       </c>
-      <c r="C123" s="52" t="s">
+      <c r="B125" s="31"/>
+      <c r="C125" s="32"/>
+      <c r="D125" s="32"/>
+      <c r="E125" s="32"/>
+      <c r="F125" s="37"/>
+      <c r="G125" s="36"/>
+      <c r="H125" s="36"/>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A126" s="17" t="s">
         <v>198</v>
       </c>
-      <c r="D123" s="52" t="s">
+      <c r="B126" s="31"/>
+      <c r="C126" s="32"/>
+      <c r="D126" s="33"/>
+      <c r="E126" s="33"/>
+      <c r="F126" s="37"/>
+      <c r="G126" s="36"/>
+      <c r="H126" s="36"/>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A127" s="39" t="s">
         <v>199</v>
       </c>
-      <c r="E123" s="52" t="s">
+      <c r="B127" s="39"/>
+      <c r="C127" s="38"/>
+      <c r="D127" s="38"/>
+      <c r="E127" s="38"/>
+      <c r="F127" s="37"/>
+      <c r="G127" s="36"/>
+      <c r="H127" s="36"/>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A128" s="39" t="s">
         <v>200</v>
       </c>
-      <c r="F123" s="62"/>
-[...24 lines deleted...]
-      <c r="A125" s="28" t="s">
+      <c r="B128" s="39"/>
+      <c r="C128" s="38"/>
+      <c r="D128" s="38"/>
+      <c r="E128" s="38"/>
+      <c r="F128" s="37"/>
+      <c r="G128" s="36"/>
+      <c r="H128" s="36"/>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A129" s="39" t="s">
         <v>201</v>
       </c>
-      <c r="B125" s="56"/>
-[...8 lines deleted...]
-      <c r="A126" s="28" t="s">
+      <c r="B129" s="39"/>
+      <c r="C129" s="38"/>
+      <c r="D129" s="38"/>
+      <c r="E129" s="38"/>
+      <c r="F129" s="37"/>
+      <c r="G129" s="36"/>
+      <c r="H129" s="36"/>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A130" s="35" t="s">
+        <v>209</v>
+      </c>
+      <c r="B130" s="34"/>
+      <c r="C130" s="34"/>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A131" s="35" t="s">
+        <v>208</v>
+      </c>
+      <c r="B131" s="34"/>
+      <c r="C131" s="34"/>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A132" s="35" t="s">
+        <v>207</v>
+      </c>
+      <c r="B132" s="34"/>
+      <c r="C132" s="34"/>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A133" s="35" t="s">
+        <v>240</v>
+      </c>
+      <c r="B133" s="34"/>
+      <c r="C133" s="34"/>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A134" s="35" t="s">
+        <v>206</v>
+      </c>
+      <c r="B134" s="34"/>
+      <c r="C134" s="34"/>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A135" s="35" t="s">
         <v>202</v>
       </c>
-      <c r="B126" s="56"/>
-[...8 lines deleted...]
-      <c r="A127" s="64" t="s">
+      <c r="B135" s="34"/>
+      <c r="C135" s="34"/>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A136" s="35" t="s">
         <v>203</v>
       </c>
-      <c r="B127" s="64"/>
-[...8 lines deleted...]
-      <c r="A128" s="64" t="s">
+      <c r="B136" s="34"/>
+      <c r="C136" s="34"/>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A137" s="35" t="s">
         <v>204</v>
       </c>
-      <c r="B128" s="64"/>
-[...8 lines deleted...]
-      <c r="A129" s="64" t="s">
+      <c r="B137" s="34"/>
+      <c r="C137" s="34"/>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A138" s="35" t="s">
         <v>205</v>
       </c>
-      <c r="B129" s="64"/>
-[...68 lines deleted...]
-      <c r="C138" s="59"/>
+      <c r="B138" s="34"/>
+      <c r="C138" s="34"/>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A140" s="112" t="s">
+        <v>265</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <headerFooter>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 PUBLIC</oddFooter>
+  </headerFooter>
+  <tableParts count="4">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId4"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3F32773-EA5B-4A90-B05E-EDEB429F5DBF}">
+  <dimension ref="A1:A20"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="125.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.83203125" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A1" s="113" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A2" s="108" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A3" s="108" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A4" s="108" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A5" s="108" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A6" s="108" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A7" s="108" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A8" s="108" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A9" s="108" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A10" s="108" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A11" s="108" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A12" s="109" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" ht="15" x14ac:dyDescent="0.15">
+      <c r="A13" s="110" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" ht="32" x14ac:dyDescent="0.2">
+      <c r="A14" s="111" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" ht="89" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="e" vm="3">
+        <v>#VALUE!</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A20" s="112" t="s">
+        <v>265</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 PUBLIC</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...47 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>RHSIFHY</vt:lpstr>
       <vt:lpstr>Notes</vt:lpstr>
       <vt:lpstr>Disclaimer</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>HSBC MUTUAL FUND</Manager>
   <Company>HSBC MUTUAL FUND</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>HSBC Arbitrage Fund 30062026</dc:title>
-  <dc:subject>HSBC Arbitrage Fund 30062026</dc:subject>
+  <dc:title>RedHex Hybrid Long-Short Fund 30062026</dc:title>
+  <dc:subject>RedHex Hybrid Long-Short Fund 30062026</dc:subject>
   <dc:creator>HSBC MUTUAL FUND</dc:creator>
-  <cp:keywords>HSBC Arbitrage Fund 30062026</cp:keywords>
+  <cp:keywords>RedHex Hybrid Long-Short Fund 30062026</cp:keywords>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>PUBLIC</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3486a02c-2dfb-4efe-823f-aa2d1f0e6ab7_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3486a02c-2dfb-4efe-823f-aa2d1f0e6ab7_SetDate">
     <vt:lpwstr>2026-07-03T06:24:53Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3486a02c-2dfb-4efe-823f-aa2d1f0e6ab7_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3486a02c-2dfb-4efe-823f-aa2d1f0e6ab7_Name">
     <vt:lpwstr>CLAPUBLIC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3486a02c-2dfb-4efe-823f-aa2d1f0e6ab7_SiteId">
     <vt:lpwstr>e0fd434d-ba64-497b-90d2-859c472e1a92</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3486a02c-2dfb-4efe-823f-aa2d1f0e6ab7_ActionId">
     <vt:lpwstr>27167dd8-ce3c-4222-8883-90194b718b12</vt:lpwstr>